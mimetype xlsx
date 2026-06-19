--- v0 (2026-04-17)
+++ v1 (2026-06-19)
@@ -43,68 +43,68 @@
   <si>
     <t>(495) 518 5720, (925) 126 5147</t>
   </si>
   <si>
     <t>www.stroy-basis.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ед. Изм.</t>
   </si>
   <si>
     <t>Масса, кг</t>
   </si>
   <si>
     <t>Цена, руб</t>
   </si>
   <si>
     <t>СУХИЕ СМЕСИ</t>
   </si>
   <si>
     <t>Пескобетон м300</t>
   </si>
   <si>
+    <t>Пескобетон м300 Люикс Luix 40 кг</t>
+  </si>
+  <si>
+    <t>мешок</t>
+  </si>
+  <si>
     <t>Пескобетон м300 Русеан 40 кг</t>
   </si>
   <si>
-    <t>мешок</t>
-[...2 lines deleted...]
-    <t>Пескобетон м300 Люикс Luix 40 кг</t>
+    <t>Стяжка легкая Knauf UBO  30-300мм</t>
+  </si>
+  <si>
+    <t>Пескобетон м300 Бирсс №8</t>
   </si>
   <si>
     <t>Пескобетон м300 Бетонит Betonit 40 кг</t>
   </si>
   <si>
-    <t>Стяжка легкая Knauf UBO  30-300мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Пескобетон М-300 Вертекс про 40кг</t>
   </si>
   <si>
     <t>Цемент М400 и М500</t>
   </si>
   <si>
     <t>Евроцемент м500 50 кг</t>
   </si>
   <si>
     <t>Цемент ExtraCEM 500</t>
   </si>
   <si>
     <t>Смеси м150 универсальные цементно песчаные</t>
   </si>
   <si>
     <t>Монтажно-Кладочные смеси м200</t>
   </si>
   <si>
     <t>Кладочная смесь м200 Бирсс №1 50кг</t>
   </si>
   <si>
     <t>Кладочная смесь М-200 Русеан 40 кг</t>
   </si>
   <si>
     <t>Штукатурные смеси на основе цемента</t>
@@ -196,151 +196,151 @@
   <si>
     <t>Шпаклёвка Основит PG-36-w Элисилк (0-2мм)</t>
   </si>
   <si>
     <t>Шпаклёвка Основит PG-37 w Лерсилк (0-1.5мм)</t>
   </si>
   <si>
     <t>Пуфас Full+Finish Spachtel (0-15cm)</t>
   </si>
   <si>
     <t>Старатели финишная</t>
   </si>
   <si>
     <t>Шпатлевка Старатели финишная белая</t>
   </si>
   <si>
     <t>Шпатлевка Фуген ( Фугенфюллер )</t>
   </si>
   <si>
     <t>Шпатлевка Кнауф Унифлот</t>
   </si>
   <si>
     <t>Финишные готовые шпаклёвки</t>
   </si>
   <si>
+    <t>Шпаклёвка Кнауф Ротбанд паста финишная 18кг</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>Шпаклевка готовая Шетрок (аналог Дана-гипс)</t>
   </si>
   <si>
-    <t>шт</t>
-[...4 lines deleted...]
-  <si>
     <t>Фасадные шпаклёвки</t>
   </si>
   <si>
+    <t>Шпаклевка Бергауф финишная цементная (0.3-5мм) 20 кг</t>
+  </si>
+  <si>
+    <t>Старатели фасадно-финишная 20кг</t>
+  </si>
+  <si>
     <t>Шпатлевка Cтаратели фасадная</t>
   </si>
   <si>
     <t>Шпатлевка Юнис фасадная серая цементная</t>
   </si>
   <si>
-    <t>Шпаклевка Бергауф финишная цементная (0.3-5мм) 20 кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Вяжущие материалы</t>
   </si>
   <si>
     <t>Песок 30 кг</t>
   </si>
   <si>
     <t>Алебастр 20 кг</t>
   </si>
   <si>
     <t>Щебень 40 кг</t>
   </si>
   <si>
     <t>Наливные полы</t>
   </si>
   <si>
     <t>Полы для толстого слоя от 10 до 80 мм</t>
   </si>
   <si>
+    <t>Наливные полы Глимс S3X 20 кг</t>
+  </si>
+  <si>
+    <t>Наливной пол Глимс ЛС легкая стяжка  (40-300мм)</t>
+  </si>
+  <si>
+    <t>Наливные полы Глимс S-Base+ 20 кг</t>
+  </si>
+  <si>
+    <t>Наливной пол Основит Т-43 Иннолайн стяжка лёгкая (30-300мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Старатели толстый</t>
+  </si>
+  <si>
+    <t>Наливной пол Knauf Убо стяжка легкая 30-300мм</t>
+  </si>
+  <si>
     <t>Наливной пол Основит Т-41 Стартолайн стяжка 20-200мм</t>
   </si>
   <si>
-    <t>Наливной пол Knauf Убо стяжка легкая 30-300мм</t>
-[...16 lines deleted...]
-  <si>
     <t>Ровнитель грубый 25 кг Волма (10-100мм)</t>
   </si>
   <si>
     <t>Полы быстротвердеющие</t>
   </si>
   <si>
+    <t>Наливной пол Юнис Горизонт универсальный быстротвердеющий  (5-100мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Основит Т-45 Скорлайн (2-100мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Старатели (5-80мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Ветонит 5000 (0,3-80мм)</t>
+  </si>
+  <si>
     <t>Наливной пол Основит Т-46 Ровилайн (1-10мм)</t>
   </si>
   <si>
-    <t>Наливной пол Ветонит 5000 (0,3-80мм)</t>
-[...10 lines deleted...]
-  <si>
     <t>Полы для тонкого слоя от 0 до 20мм</t>
   </si>
   <si>
-    <t>Наливные полы Глимс SL 20 кг</t>
+    <t>Наливной пол Старатели тонкий</t>
+  </si>
+  <si>
+    <t>Ветонит 3000 25 кг</t>
+  </si>
+  <si>
+    <t>Ветонит 3000 20 кг</t>
   </si>
   <si>
     <t>Наливной пол Основит FC
 -42 (3-30мм) самовыравнивающийся</t>
   </si>
   <si>
-    <t>Наливной пол Старатели тонкий</t>
-[...5 lines deleted...]
-    <t>Ветонит 3000 20 кг</t>
+    <t>Наливные полы Глимс SL 20 кг</t>
   </si>
   <si>
     <t>ГРУНТОВКА</t>
   </si>
   <si>
     <t>Тифенгрунт 10л KNAUF</t>
   </si>
   <si>
     <t>Бетонконтакт KNAUF</t>
   </si>
   <si>
     <t>Бетонконтакт Старатели 6 кг</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели внутр. раб. 10л</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели универсальная 10л</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели Глубокого проникновения 10л</t>
   </si>
   <si>
     <t>Бетонконтакт Старатели  20 кг</t>
   </si>
@@ -446,824 +446,824 @@
   <si>
     <t>Изовер 100 мм в плитах 7,14м2</t>
   </si>
   <si>
     <t>Урса в рулоне 50 мм (20,04м2)</t>
   </si>
   <si>
     <t>Урса в рулоне 100 мм 10м2</t>
   </si>
   <si>
     <t>Кнауф инсулейшн плиты 50мм 12.2м2</t>
   </si>
   <si>
     <t>Керамзит мел. подсыпка 30кг (бум. мешки)</t>
   </si>
   <si>
     <t>Керамзит крупный (10-20)</t>
   </si>
   <si>
     <t>МЕТАЛЛОПРОКАТ</t>
   </si>
   <si>
     <t>Арматура</t>
   </si>
   <si>
+    <t>Арматура 6 мм</t>
+  </si>
+  <si>
+    <t>м/п</t>
+  </si>
+  <si>
+    <t>Арматура 10 мм</t>
+  </si>
+  <si>
+    <t>Арматура 14 мм</t>
+  </si>
+  <si>
+    <t>Арматура 18 мм</t>
+  </si>
+  <si>
+    <t>Арматура 22 мм</t>
+  </si>
+  <si>
     <t>Арматура 8 мм</t>
   </si>
   <si>
-    <t>м/п</t>
-[...1 lines deleted...]
-  <si>
     <t>Арматура 12 мм</t>
   </si>
   <si>
     <t>Арматура 16 мм</t>
   </si>
   <si>
     <t>Арматура 20 мм</t>
   </si>
   <si>
     <t>Арматура 25 мм</t>
   </si>
   <si>
-    <t>Арматура 6 мм</t>
-[...13 lines deleted...]
-  <si>
     <t>Квадрат</t>
   </si>
   <si>
+    <t>Квадрат 14мм</t>
+  </si>
+  <si>
+    <t>Квадрат 10мм</t>
+  </si>
+  <si>
     <t>Квадрат 12мм</t>
   </si>
   <si>
-    <t>Квадрат 14мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Полоса</t>
   </si>
   <si>
     <t>Полоса 50х4мм</t>
   </si>
   <si>
     <t>Уголок стальной</t>
   </si>
   <si>
+    <t>Уголок 100 мм</t>
+  </si>
+  <si>
+    <t>Уголок 140 мм</t>
+  </si>
+  <si>
+    <t>Уголок 32 мм</t>
+  </si>
+  <si>
+    <t>Уголок 45 мм</t>
+  </si>
+  <si>
+    <t>Уголок 63 мм</t>
+  </si>
+  <si>
+    <t>Уголок 125 мм</t>
+  </si>
+  <si>
     <t>Уголок 25 мм</t>
   </si>
   <si>
     <t>Уголок 40 мм</t>
   </si>
   <si>
     <t>Уголок 50 мм</t>
   </si>
   <si>
     <t>Уголок 75 мм</t>
   </si>
   <si>
-    <t>Уголок 125 мм</t>
-[...16 lines deleted...]
-  <si>
     <t>Швеллер</t>
   </si>
   <si>
+    <t>Швеллер 6,5 см</t>
+  </si>
+  <si>
+    <t>Швеллер 10 см</t>
+  </si>
+  <si>
+    <t>Швеллер 14 см</t>
+  </si>
+  <si>
+    <t>Швеллер 18 см</t>
+  </si>
+  <si>
+    <t>Швеллер 22 см</t>
+  </si>
+  <si>
+    <t>Швеллер 5 см</t>
+  </si>
+  <si>
+    <t>Швеллер 8 см</t>
+  </si>
+  <si>
+    <t>Швеллер 12 см</t>
+  </si>
+  <si>
+    <t>Швеллер 16 см</t>
+  </si>
+  <si>
     <t>Швеллер 20 см</t>
   </si>
   <si>
-    <t>Швеллер 5 см</t>
-[...25 lines deleted...]
-  <si>
     <t>Труба круглая</t>
   </si>
   <si>
     <t>Труба круглая 16 мм</t>
   </si>
   <si>
     <t>Труба круглая 20 мм</t>
   </si>
   <si>
     <t>Труба круглая 25 мм</t>
   </si>
   <si>
     <t>Труба круглая 32 мм</t>
   </si>
   <si>
     <t>Труба круглая 40 мм</t>
   </si>
   <si>
     <t>Труба круглая 57 мм стенка 2,5мм</t>
   </si>
   <si>
+    <t>Труба круглая 76 мм</t>
+  </si>
+  <si>
     <t>Труба круглая 70 мм</t>
   </si>
   <si>
-    <t>Труба круглая 76 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба круглая 89 мм</t>
   </si>
   <si>
     <t>Труба круглая 108 мм</t>
   </si>
   <si>
     <t>Труба круглая 133 мм</t>
   </si>
   <si>
     <t>Труба круглая 159 мм</t>
   </si>
   <si>
     <t>Труба круглая 219 мм</t>
   </si>
   <si>
     <t>Труба квадратная</t>
   </si>
   <si>
+    <t>Труба квадратная 80 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 120 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 20х20 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 30 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 50 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 100 мм</t>
+  </si>
+  <si>
     <t>Труба квадратная 15х15 мм</t>
   </si>
   <si>
     <t>Труба квадратная 25х25 мм</t>
   </si>
   <si>
     <t>Труба квадратная 40х40 мм</t>
   </si>
   <si>
     <t>Труба квадратная 60 мм</t>
   </si>
   <si>
-    <t>Труба квадратная 100 мм</t>
-[...16 lines deleted...]
-  <si>
     <t>Труба прямоугольная</t>
   </si>
   <si>
+    <t>Труба прямоугольная 40х25 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 60х30 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 80х40 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 100х60 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 40х20 мм</t>
+  </si>
+  <si>
     <t>Труба прямоугольная 50х25 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 60х40 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 100х50 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 120х80 мм</t>
   </si>
   <si>
-    <t>Труба прямоугольная 40х20 мм</t>
-[...13 lines deleted...]
-  <si>
     <t>ПРОФИЛЬ МЕТАЛЛИЧЕСКИЙ И ПЛАСТИКОВЫЙ</t>
   </si>
   <si>
     <t>Профиль Knauf</t>
   </si>
   <si>
+    <t>Профиль Кнауф  ПН 27х28 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПН 75х40 Кнауф 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 60х27 Кнауф 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 75х50 Кнауф 3м</t>
+  </si>
+  <si>
     <t>Профиль ПН 50х40 Кнауф 3м</t>
   </si>
   <si>
     <t>Профиль ПН 100х40 Кнауф 3м</t>
   </si>
   <si>
     <t>Профиль ПС 50х50 Кнауф 3м</t>
   </si>
   <si>
     <t>Профиль ПС 100х50 Кнауф 3м</t>
   </si>
   <si>
-    <t>Профиль Кнауф  ПН 27х28 3м</t>
-[...10 lines deleted...]
-  <si>
     <t>Профиль  Стандарт</t>
   </si>
   <si>
     <t>Профиль ПН 27х28 3м</t>
   </si>
   <si>
     <t>Профиль ПН 50х40 3м</t>
   </si>
   <si>
     <t>Профиль ПН 75х40 3м</t>
   </si>
   <si>
     <t>Профиль ПН 100х40 3м</t>
   </si>
   <si>
+    <t>Профиль ПС 75х50 4м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 100х50 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 60х27 4м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 50х50 3м</t>
+  </si>
+  <si>
     <t>Профиль ПС 75х50 3м</t>
   </si>
   <si>
     <t>Профиль ПС 60х27 3м</t>
   </si>
   <si>
     <t>Профиль ПС 50х50 4м</t>
   </si>
   <si>
-    <t>Профиль ПС 75х50 4м</t>
-[...10 lines deleted...]
-  <si>
     <t>Профиль маячковый</t>
   </si>
   <si>
+    <t>Профиль маячковый 10мм 3м</t>
+  </si>
+  <si>
     <t>Профиль маячковый 6мм 3м</t>
   </si>
   <si>
-    <t>Профиль маячковый 10мм 3м</t>
-[...1 lines deleted...]
-  <si>
     <t>Профиль Уголок 3м</t>
   </si>
   <si>
+    <t>Перфорированный алюмин. 3м</t>
+  </si>
+  <si>
     <t>Уголок арочный 3м</t>
   </si>
   <si>
     <t>Перфорированный оцинков.</t>
   </si>
   <si>
-    <t>Перфорированный алюмин. 3м</t>
-[...1 lines deleted...]
-  <si>
     <t>КРЕПЕЖ, ГВОЗДИ, САМОРЕЗЫ</t>
   </si>
   <si>
     <t>Анкер-клин</t>
   </si>
   <si>
     <t>Анкер-клин 6х40мм</t>
   </si>
   <si>
     <t>Дюбель - грибок</t>
   </si>
   <si>
+    <t>Грибок 200мм</t>
+  </si>
+  <si>
     <t>Грибок 110мм</t>
   </si>
   <si>
     <t>Грибок 140мм</t>
   </si>
   <si>
-    <t>Грибок 200мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Грибок 80мм</t>
   </si>
   <si>
     <t>Грибок 100мм</t>
   </si>
   <si>
+    <t>Грибок 160мм</t>
+  </si>
+  <si>
     <t>Грибок 120мм</t>
   </si>
   <si>
-    <t>Грибок 160мм</t>
+    <t>Грибок 90мм</t>
   </si>
   <si>
     <t>Грибок 70мм</t>
   </si>
   <si>
-    <t>Грибок 90мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Гвоздевой дюбель</t>
   </si>
   <si>
+    <t>Гвоздевой дюбель нейлон 6х40мм</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 6х60мм</t>
+  </si>
+  <si>
     <t>Дюбель-гвоздь 6х60мм 200шт</t>
   </si>
   <si>
     <t>Дюбель-гвоздь 8х60мм 100шт</t>
   </si>
   <si>
-    <t>Гвоздевой дюбель нейлон 6х40мм</t>
-[...2 lines deleted...]
-    <t>Гвоздевой дюбель нейлон 6х60мм</t>
+    <t>Гвоздевой дюбель нейлон 6х35мм</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 6х50мм</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 8х100мм</t>
   </si>
   <si>
     <t>Дюбель-гвоздь 6х40мм 200шт</t>
   </si>
   <si>
     <t>Дюбель-гвоздь 6х80мм 100шт</t>
   </si>
   <si>
-    <t>Гвоздевой дюбель нейлон 6х35мм</t>
-[...7 lines deleted...]
-  <si>
     <t>Крепеж для профиля</t>
   </si>
   <si>
+    <t>Подвес для ПП 60х27</t>
+  </si>
+  <si>
+    <t>Подвес для ПП 60х27 двухуровневый</t>
+  </si>
+  <si>
     <t>Подвес с зажимом и тягой</t>
   </si>
   <si>
     <t>Соединитель профилей</t>
   </si>
   <si>
     <t>Соединитель профилей двухуровневый</t>
   </si>
   <si>
-    <t>Подвес для ПП 60х27</t>
-[...2 lines deleted...]
-    <t>Подвес для ПП 60х27 двухуровневый</t>
+    <t xml:space="preserve">Краб Knauf </t>
+  </si>
+  <si>
+    <t>Подвес для ПП 60х27 Knauf</t>
+  </si>
+  <si>
+    <t>Подвес прямой</t>
   </si>
   <si>
     <t>Подвес с зажимом и тягой 500мм Кнауф</t>
   </si>
   <si>
     <t>Соединитель профилей Knauf</t>
   </si>
   <si>
     <t>Краб</t>
   </si>
   <si>
-    <t xml:space="preserve">Краб Knauf </t>
-[...7 lines deleted...]
-  <si>
     <t>Саморезы по металлу, по дереву, по гипсокартону</t>
   </si>
   <si>
+    <t>Саморез 20мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>кг</t>
+  </si>
+  <si>
+    <t>Саморез 25мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>Саморез 35мм по гипсокартону</t>
+  </si>
+  <si>
+    <t>Саморез 80мм по дереву</t>
+  </si>
+  <si>
     <t>Саморез 9.5х3.5 со сверлом</t>
   </si>
   <si>
-    <t>кг</t>
-[...11 lines deleted...]
-    <t>Саморез 80мм по дереву</t>
+    <t>Саморез 16мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>Саморез 32мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>Саморез 50мм по дереву  со сверлом</t>
+  </si>
+  <si>
+    <t>Саморез 60мм по гипсокартону</t>
   </si>
   <si>
     <t>Саморез 13мм пресс шайба белый</t>
   </si>
   <si>
-    <t>Саморез 16мм сверло белый пресс-шайба</t>
-[...10 lines deleted...]
-  <si>
     <t>Гвозди строительные стандартные</t>
   </si>
   <si>
+    <t>Гвоздь строительный стандартный 50мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Гвоздь строительный стандартный 70мм</t>
+  </si>
+  <si>
     <t>Гвоздь строительный стандартный 100мм</t>
   </si>
   <si>
     <t>Гвоздь строительный стандартный 150мм</t>
   </si>
   <si>
-    <t>Гвоздь строительный стандартный 50мм</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> Гвоздь строительный стандартный 70мм</t>
+    <t>Гвоздь строительный стандартный 60мм</t>
+  </si>
+  <si>
+    <t>Гвоздь строительный стандартный 80мм</t>
   </si>
   <si>
     <t xml:space="preserve"> Гвоздь строительный стандартный 120мм</t>
   </si>
   <si>
     <t>Гвоздь строительный стандартный 200мм</t>
   </si>
   <si>
-    <t>Гвоздь строительный стандартный 60мм</t>
-[...4 lines deleted...]
-  <si>
     <t>ДРЕВЕСИНА - БРУС, ФАНЕРА, ОРГАЛИТ</t>
   </si>
   <si>
     <t>Брус нестроганный</t>
   </si>
   <si>
+    <t>Брус 100х100 6м</t>
+  </si>
+  <si>
+    <t>Брус 100х200 6м</t>
+  </si>
+  <si>
+    <t>Брус 150х200 6м</t>
+  </si>
+  <si>
+    <t>Брус 40х40 3м</t>
+  </si>
+  <si>
+    <t>Брус 50х50 3м</t>
+  </si>
+  <si>
+    <t>Брус 100х40 6м</t>
+  </si>
+  <si>
+    <t>Брус 100х150 6м</t>
+  </si>
+  <si>
+    <t>Брус 150х150 6м</t>
+  </si>
+  <si>
+    <t>Брус 200х200 6м</t>
+  </si>
+  <si>
     <t>Брус 25х50 3м</t>
   </si>
   <si>
     <t>Брус 50х40 3м</t>
   </si>
   <si>
     <t>Брус 50х70 3м</t>
   </si>
   <si>
     <t>Брус 100х50 6м</t>
   </si>
   <si>
-    <t>Брус 100х150 6м</t>
-[...25 lines deleted...]
-  <si>
     <t>Брус строганный</t>
   </si>
   <si>
+    <t>Брус 20х20 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 30х50 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 50х40 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 50х70 3м строганный</t>
+  </si>
+  <si>
     <t>Брус 30х40 3м строганный</t>
   </si>
   <si>
     <t>Брус 40х40 3м строганный</t>
   </si>
   <si>
     <t>Брус 50х50 3м строганный</t>
   </si>
   <si>
     <t>Брус 100х40 3м строганный</t>
   </si>
   <si>
-    <t>Брус 20х20 3м строганный</t>
-[...10 lines deleted...]
-  <si>
     <t>Фанера калиброванная ФК (1525х1525мм)</t>
   </si>
   <si>
     <t>Фанера 4мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 6мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 9мм калиброванная 1525х1525мм сорт4/4</t>
   </si>
   <si>
     <t>Фанера 12мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 15мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 18мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 24мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 21мм калиброванная</t>
   </si>
   <si>
     <t>Оргалит</t>
   </si>
   <si>
     <t>Оргалит (1,22x2,14)</t>
   </si>
   <si>
     <t>Фанера ламинированная ФОФ</t>
   </si>
   <si>
+    <t>Фанера ламинированная 15мм 1,2х2,4м</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 21мм 1.2х2.4м</t>
+  </si>
+  <si>
     <t>Фанера ламинированная 10мм 1.2х2.4м</t>
   </si>
   <si>
     <t>Фанера ламинированная 18мм 1.2х2.4м</t>
   </si>
   <si>
-    <t>Фанера ламинированная 21мм 1.2х2.4м</t>
-[...4 lines deleted...]
-  <si>
     <t>Фанера ФСФ Хвойная</t>
   </si>
   <si>
+    <t>Фанера ФСФ 6 мм 1.2х2.4 м сорт 3/3</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1.2х2.4 м сорт 3/3</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1.2х2.4 м сорт 3/3</t>
+  </si>
+  <si>
     <t>Фанера ФСФ 9 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 15 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 21 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
-    <t>Фанера ФСФ 12 мм 1.2х2.4 м сорт 3/3</t>
-[...7 lines deleted...]
-  <si>
     <t>ПЕРЕГОРОДКИ ДЛЯ РЕМОНТА</t>
   </si>
   <si>
     <t>Керамзитобетон</t>
   </si>
   <si>
+    <t>Керамзитобетон (400х200х100мм)</t>
+  </si>
+  <si>
+    <t>Пескоблок 400х200х200</t>
+  </si>
+  <si>
     <t>Керамзитобетон (400х200х200мм)</t>
   </si>
   <si>
-    <t>Керамзитобетон (400х200х100мм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Кирпич под штукатурку</t>
   </si>
   <si>
+    <t>Кирпич под штукатурку полуторный</t>
+  </si>
+  <si>
     <t>Кирпич под штукатурку одинарный</t>
   </si>
   <si>
     <t>Кирпич под штукатурку двойной</t>
   </si>
   <si>
-    <t>Кирпич под штукатурку полуторный</t>
-[...1 lines deleted...]
-  <si>
     <t>Пазогребневые плиты</t>
   </si>
   <si>
+    <t>Пазогребневые плиты (670х500х80 мм)</t>
+  </si>
+  <si>
+    <t>Пазогребневые плиты (670х500х100мм)</t>
+  </si>
+  <si>
     <t>Пазогребневые плиты (670х500х80мм) влагост.</t>
   </si>
   <si>
     <t>Пазогребневые плиты (670х500х100мм) влагост.</t>
   </si>
   <si>
-    <t>Пазогребневые плиты (670х500х80 мм)</t>
-[...4 lines deleted...]
-  <si>
     <t>Пенобетон</t>
   </si>
   <si>
+    <t>Пеноблок (600х250х50мм)</t>
+  </si>
+  <si>
+    <t>Пеноблок (600х250х100мм)</t>
+  </si>
+  <si>
+    <t>Пеноблок (600х250х150мм)</t>
+  </si>
+  <si>
+    <t>Пеноблок (600х250х75мм)</t>
+  </si>
+  <si>
+    <t>Пеноблок (600х250х120мм)</t>
+  </si>
+  <si>
     <t>Пеноблок (600х250х200мм)</t>
   </si>
   <si>
-    <t>Пеноблок (600х250х75мм)</t>
-[...13 lines deleted...]
-  <si>
     <t>Бетонные перемычки</t>
   </si>
   <si>
+    <t>Бетонная перемычка 0.12х0.14х1.3м</t>
+  </si>
+  <si>
+    <t>Бетонные перемычка 0.12х0.14х1.6м</t>
+  </si>
+  <si>
+    <t>Бетонные перемычка 0.12х0.22х1.75м</t>
+  </si>
+  <si>
     <t>Бетонные перемычка 0.12х0.14х1.55м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.15х1.5м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.22х2.4м</t>
   </si>
   <si>
-    <t>Бетонная перемычка 0.12х0.14х1.3м</t>
-[...7 lines deleted...]
-  <si>
     <t>Гипсокартон</t>
   </si>
   <si>
     <t>Ацеид</t>
   </si>
   <si>
+    <t>Ацеид (1,5х3м) толщина 8мм</t>
+  </si>
+  <si>
+    <t>Ацеит (1,5х2м) толщина 8мм</t>
+  </si>
+  <si>
     <t>Ацеид (1,5х2м) толщина 10мм</t>
   </si>
   <si>
     <t>Ацеид (1,5х3м) толщина 10мм</t>
   </si>
   <si>
-    <t>Ацеит (1,5х2м) толщина 8мм</t>
-[...4 lines deleted...]
-  <si>
     <t>ГИПСОКАРТОН  ГКЛ 10мм</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 10мм Тиги-Кнауф 1,2х2,5м</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 10мм Волма 1,2х2,5м</t>
   </si>
   <si>
     <t>ГИПСОКАРТОН  ГКЛ 12мм</t>
   </si>
   <si>
+    <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х2,5м</t>
+  </si>
+  <si>
+    <t>Гипсокартон ГКЛ 12мм Волма 1,2х2,5м</t>
+  </si>
+  <si>
     <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х3,0м</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 12мм Гипрок ( Gyproc ) 1,2х2,5м</t>
   </si>
   <si>
-    <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х2,5м</t>
-[...4 lines deleted...]
-  <si>
     <t>ГИПСОКАРТОН ВЛАГОСТОЙКИЙ ГКЛВ 10мм, 12мм</t>
   </si>
   <si>
+    <t>ГКЛВ 10мм Тиги-Кнауф 1,2х2,5м</t>
+  </si>
+  <si>
+    <t>ГКЛВ 12мм Гипрок ( Gyproc ) 1,2х2,5м</t>
+  </si>
+  <si>
+    <t>ГКЛВ 12мм Тиги-Кнауф 1,2х3,0м</t>
+  </si>
+  <si>
     <t>ГКЛВ 12мм Тиги-Кнауф 1,2х2,5м</t>
   </si>
   <si>
     <t>ГКЛВ 12мм Волма 1,2х2,5м</t>
   </si>
   <si>
-    <t>ГКЛВ 10мм Тиги-Кнауф 1,2х2,5м</t>
-[...7 lines deleted...]
-  <si>
     <t>Гипсоволокно ГВЛВ</t>
   </si>
   <si>
+    <t>Элемент пола водостойкий Knauf 20мм 1200х600</t>
+  </si>
+  <si>
+    <t>Гипсоволокно ГВЛВ 12 мм Кнауф 1,2х2,5м</t>
+  </si>
+  <si>
     <t>Гипсоволокно ГВЛВ 10 мм Кнауф 1,2х2,5м</t>
   </si>
   <si>
-    <t>Элемент пола водостойкий Knauf 20мм 1200х600</t>
-[...4 lines deleted...]
-  <si>
     <t>ГИДРОИЗОЛЯЦИЯ</t>
   </si>
   <si>
     <t>Гидростеклоизол на ткани 9м2</t>
   </si>
   <si>
     <t>Гидростеклоизол на холсте 9м2</t>
   </si>
   <si>
     <t>Гидростеклоизол с подсыпкой на ткани 10м2</t>
   </si>
   <si>
     <t>Гидростеклоизол с подсыпкой на холсте 9м2</t>
   </si>
   <si>
     <t>Глимс-водостоп 20 кг</t>
   </si>
   <si>
     <t>Жидкое стекло 15 л</t>
   </si>
   <si>
     <t>Церезит CR 65</t>
   </si>
   <si>
     <t>Изоспан AM гидро-ветрозащитная двухслойная мембрана</t>
@@ -1316,518 +1316,518 @@
   <si>
     <t>Герметик универсальный Макрофлекс AX104 прозрачный</t>
   </si>
   <si>
     <t>Герметик универсальный Момент акриловый</t>
   </si>
   <si>
     <t>Пена Макрофлекс под пистолет зимняя</t>
   </si>
   <si>
     <t>Мастика битумная 20 кг</t>
   </si>
   <si>
     <t>КНАУФ-Флэхендихт 5 кг</t>
   </si>
   <si>
     <t>Hydrostop Bergauf обмазочная гидроизоляция цементного типа</t>
   </si>
   <si>
     <t>КЛЕЙ СТРОИТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>Клей плиточный</t>
   </si>
   <si>
+    <t xml:space="preserve">Плиточный клей  Юнис-Гранит </t>
+  </si>
+  <si>
+    <t>Клей Бергауф Мозаик ( Bergauf Mosaik ) белый</t>
+  </si>
+  <si>
+    <t>Клей плиточный белый Основит Т-17 Белпликс</t>
+  </si>
+  <si>
+    <t>Плиточный клей Вебер Изи-фикс ( Weber Easy-Fix )</t>
+  </si>
+  <si>
+    <t>Плиточный клей Вебер Ультра (Weber Ultra ) серый</t>
+  </si>
+  <si>
+    <t>Плиточный клей Бергауф Максимум ( Bergauf Maximum ) для сложных основ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плиточный клей  Юнис XXI </t>
+  </si>
+  <si>
+    <t>Плиточный клей  Старатели Плюс  влагостойкий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плиточный клей  Флизенклебер  Knauf </t>
+  </si>
+  <si>
+    <t>Плиточный клей  Церезит  СМ-11</t>
+  </si>
+  <si>
+    <t>Клей плиточный Основит Т-11 Старпликс</t>
+  </si>
+  <si>
     <t>Плиточный клей Флексклебер Кнауф 25кг</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Керамик Экспресс ( Bergauf Keramik Express ) быстротвердеющий</t>
   </si>
   <si>
-    <t>Плиточный клей Бергауф Максимум ( Bergauf Maximum ) для сложных основ</t>
-[...25 lines deleted...]
-  <si>
     <t>Юнис бассейн</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Керамик (Bergauf Keramik)</t>
   </si>
   <si>
+    <t>Клей плиточный Основит Т-10 Базпликс</t>
+  </si>
+  <si>
+    <t>Клей для керамогранита Основит Т-14 Гранипликс</t>
+  </si>
+  <si>
+    <t>Плиточный клей Вебер Ветонит Оптима</t>
+  </si>
+  <si>
+    <t>Плиточный клей Бергауф Стандарт ( Bergauf Standart ) базовый</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плиточный клей  Юнис 2000 </t>
+  </si>
+  <si>
+    <t>Клей Литоплюс К-55 белый</t>
+  </si>
+  <si>
+    <t>Плиточный клей  Старатели  Стандарт</t>
+  </si>
+  <si>
+    <t>Плиточный клей  Старатели Люкс  влагостойкий</t>
+  </si>
+  <si>
+    <t>Плиточный клей  Юнис Плюс  влагостойкий 25кг</t>
+  </si>
+  <si>
+    <t>Плиточный клей Бергауф Гранит (Bergauf Granit)</t>
+  </si>
+  <si>
+    <t>Плиточный клей Глимс-96 белый для теплого пола</t>
+  </si>
+  <si>
+    <t>Клей плиточный Основит Т-12 Мастпликс</t>
+  </si>
+  <si>
     <t>Плиточный клей Глимс-96 серый для теплого пола</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Керамик Про (Bergauf Keramik Pro) усиленный</t>
   </si>
   <si>
-    <t>Плиточный клей Бергауф Стандарт ( Bergauf Standart ) базовый</t>
-[...40 lines deleted...]
-  <si>
     <t>Клей для обоев</t>
   </si>
   <si>
+    <t>Клей готовый для стеклообоев Оскар</t>
+  </si>
+  <si>
     <t xml:space="preserve">Клей для флизелиновых обоев  Клео </t>
   </si>
   <si>
     <t>Клей для всех типов бумажных обоев Клео стандарт 500гр</t>
   </si>
   <si>
     <t>Клей для флизелиновых обоев Клео сухой 500гр</t>
   </si>
   <si>
-    <t>Клей готовый для стеклообоев Оскар</t>
-[...1 lines deleted...]
-  <si>
     <t>Клей ПВА</t>
   </si>
   <si>
     <t>Клей ПВА универс. 2.3кг</t>
   </si>
   <si>
     <t>Клей ПВА Универсальный влагостойкий</t>
   </si>
   <si>
     <t>Клей для блоков</t>
   </si>
   <si>
     <t>Клей Бергауф Практик для ячеистых пеноблоков</t>
   </si>
   <si>
     <t>Клей Волма монтажный гипсовый для пазогребневых плит</t>
   </si>
   <si>
     <t>Клей Перлфикс Кнауф монтажный гипсовый 30кг</t>
   </si>
   <si>
     <t>Клей для пеноблоков Юнис Униблок</t>
   </si>
   <si>
     <t>Клей для пенополистирольных плит Церезит СТ-83</t>
   </si>
   <si>
     <t>Клей для блоков SR-67 PRO</t>
   </si>
   <si>
     <t>Клей для теплого пола</t>
   </si>
   <si>
     <t>Клей Литофлекс К-80 ( Litoflex K-80 ) для керамогранита и теплых полов</t>
   </si>
   <si>
     <t>Клей для теплых полов  Литофлекс К-81  25кг</t>
   </si>
   <si>
     <t>Клей для керамогранита Церезит СМ-11</t>
   </si>
   <si>
     <t>Клей для керамогранита и камня Вебер Ветонит Профи (Weber Vetonit Profi )</t>
   </si>
   <si>
     <t>Клей для теплоизоляции</t>
   </si>
   <si>
+    <t>Клей для тепло шумоизоляции Бергауф Изофикс ( Bergauf Isofix )</t>
+  </si>
+  <si>
     <t>Юнис - Теплоклей</t>
   </si>
   <si>
-    <t>Клей для тепло шумоизоляции Бергауф Изофикс ( Bergauf Isofix )</t>
-[...1 lines deleted...]
-  <si>
     <t>Клей Севенер Knauf</t>
   </si>
   <si>
     <t>Клей универсальный</t>
   </si>
   <si>
+    <t>Клей строительный Оптимист 10л (18кг)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей для фанеры  Артелит </t>
+  </si>
+  <si>
+    <t>Клей Момент монтажный</t>
+  </si>
+  <si>
     <t>Клей сухой для паутинки</t>
   </si>
   <si>
-    <t xml:space="preserve">Клей для фанеры  Артелит </t>
-[...5 lines deleted...]
-    <t>Клей строительный Оптимист 10л (18кг)</t>
+    <t xml:space="preserve">Клей для фанеры  КС </t>
+  </si>
+  <si>
+    <t>Клей для фанеры  Тарбикол  спиртовой</t>
+  </si>
+  <si>
+    <t>Клей для фанеры КН-3</t>
   </si>
   <si>
     <t>Клей готовый для паутинки</t>
   </si>
   <si>
-    <t xml:space="preserve">Клей для фанеры  КС </t>
-[...7 lines deleted...]
-  <si>
     <t>КРАСКА ДЛЯ РЕМОНТА</t>
   </si>
   <si>
     <t>Для потолка и стен</t>
   </si>
   <si>
+    <t>Jobi EkoFarbe N6 10л</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р Superweiss</t>
+  </si>
+  <si>
+    <t>Maestro EXPORT-2 глубокоматовая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р White Haus для потолка</t>
+  </si>
+  <si>
+    <t>Maestro Белый Потолок Люкс</t>
+  </si>
+  <si>
+    <t>СИМФОНИЯ Евро-баланс 7</t>
+  </si>
+  <si>
+    <t>Maestro Интерьерная Фантазия</t>
+  </si>
+  <si>
+    <t>Scotte Grund грунтовка для стен и потолков</t>
+  </si>
+  <si>
+    <t>Латексная матовая краска Beckers Scotte 3</t>
+  </si>
+  <si>
+    <t>Водно-дисперсионная краска Beckers Scotte 7</t>
+  </si>
+  <si>
+    <t>Tikkurila СИРОПЛАСТ-7 белая</t>
+  </si>
+  <si>
+    <t>Tikkurila Евро-7 белая</t>
+  </si>
+  <si>
     <t>DALI краска акриловая для потолков 9л</t>
   </si>
   <si>
     <t xml:space="preserve"> БЕЛИНКА ЛАТЕКС  для стен и потолков матовая</t>
   </si>
   <si>
     <t>DULUX Новая ослепительно белая матовая, 10л</t>
   </si>
   <si>
     <t>НОВБЫТХИМ Эмаль для бетонных полов</t>
   </si>
   <si>
-    <t>Jobi EkoFarbe N6 10л</t>
-[...32 lines deleted...]
-    <t>Tikkurila Евро-7 белая</t>
+    <t>ПАРИТЕТ ИДЕАЛ СТРОНГ</t>
+  </si>
+  <si>
+    <t>Jobi WandFarbe C1 10л</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р Wandfarbe</t>
+  </si>
+  <si>
+    <t>Maestro EXPORT-7 глубокоматовая</t>
+  </si>
+  <si>
+    <t>СИМФОНИЯ Евро-баланс 2</t>
+  </si>
+  <si>
+    <t>Maestro Интерьерная Классика</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dulux INNETAK  для потолка матовая</t>
+  </si>
+  <si>
+    <t>Краска для стен Beckers Scotte 20</t>
+  </si>
+  <si>
+    <t>Матовая краска Beckers Scotte 5</t>
+  </si>
+  <si>
+    <t>Tikkurila СИРОПЛАСТ-2 белая</t>
+  </si>
+  <si>
+    <t>Tikkurila Эко Джокер полуматовая, баз А</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DALI  краска акриловая для стен и потолков (professional) 9л</t>
   </si>
   <si>
     <t>Tikkurila Евро-2 белая</t>
   </si>
   <si>
     <t>DULUX TRADE SUPERMATT Белая матовая 10л</t>
   </si>
   <si>
     <t>БС-10 краска СНЕЖИНКА</t>
   </si>
   <si>
     <t>Jobi SuperWeiss L3 10л</t>
   </si>
   <si>
-    <t>ПАРИТЕТ ИДЕАЛ СТРОНГ</t>
-[...34 lines deleted...]
-  <si>
     <t>Для оконных рам</t>
   </si>
   <si>
     <t>Dufa Fensterlack эмаль для окон</t>
   </si>
   <si>
     <t>ТЕКНОС Футура 3</t>
   </si>
   <si>
     <t>Для наружных работ</t>
   </si>
   <si>
+    <t>DALI фасадная всесезонная</t>
+  </si>
+  <si>
+    <t>Jobby FassadenFarbe R5</t>
+  </si>
+  <si>
+    <t>Tikkurila Кивисил фасадная</t>
+  </si>
+  <si>
     <t>Dufa  Fassadenfarbe</t>
   </si>
   <si>
     <t>Maestro для фасадных работ</t>
   </si>
   <si>
-    <t>DALI фасадная всесезонная</t>
-[...7 lines deleted...]
-  <si>
     <t>Универсальная</t>
   </si>
   <si>
+    <t>БЕЛИНКА ILLUMINA лазурь осветляющая для древесины</t>
+  </si>
+  <si>
+    <t>ПАРИТЕТ FLORALKYD глянцевая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р белая глянцевая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р акриловая глянцевая</t>
+  </si>
+  <si>
+    <t>DULUX TRADE VINIL MATT Ослепительно белая матовая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р полуматовая</t>
+  </si>
+  <si>
+    <t>FARBOX эмаль ПФ-115 белая (матовая)</t>
+  </si>
+  <si>
+    <t>СИМФОНИЯ Модерн</t>
+  </si>
+  <si>
+    <t>Jobi Putz-EffektFarbe U9</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Тренд 20</t>
+  </si>
+  <si>
+    <t>Tikkurila Луя полуматовая</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Футура 40</t>
+  </si>
+  <si>
+    <t>Tikkurila Песто полуматовая</t>
+  </si>
+  <si>
+    <t>Tikkurila Тайка золотистая КМ 6086</t>
+  </si>
+  <si>
+    <t>Tikkurila Эмпире полуматовая</t>
+  </si>
+  <si>
+    <t>ОПТИМИСТ декоративная</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р Mattlatex</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р белая матовая</t>
+  </si>
+  <si>
+    <t>Dufa Hochglanzlack глянцевая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р белая полуматовая</t>
+  </si>
+  <si>
+    <t>FARBOX эмаль ГФ-021 (серая, красная)</t>
+  </si>
+  <si>
+    <t>ПФ-266 красно-коричневая</t>
+  </si>
+  <si>
     <t>Jobby Matlattex O4</t>
   </si>
   <si>
     <t>ТЕКНОС Текнофлор</t>
   </si>
   <si>
     <t>Tikkurila Отекс краска-грунт адгезионная,матовая</t>
   </si>
   <si>
     <t>ТЕКНОС Футура 15</t>
   </si>
   <si>
     <t>Tikkurila Миранол</t>
   </si>
   <si>
     <t>ХАММЕРАЙТ SMOOTH FINISH</t>
   </si>
   <si>
     <t>Tikkurila Ремонтти Ясся моющаяся, полуглянцевая</t>
   </si>
   <si>
     <t>Tikkurila Тайка серебристая НМ 6085</t>
   </si>
   <si>
     <t>Tikkurila Бетолюкс для пола алкид уретан, баз А</t>
   </si>
   <si>
-    <t>ОПТИМИСТ декоративная</t>
-[...64 lines deleted...]
-  <si>
     <t>Для отопительных приборов</t>
   </si>
   <si>
+    <t>Dufa Heizkopperlack для отопительных приборов</t>
+  </si>
+  <si>
+    <t>БЕЛИНКА Эмаль для радиаторов полуматовая</t>
+  </si>
+  <si>
     <t>БЕЛИНКА Эмаль для радиаторов глянцев</t>
   </si>
   <si>
-    <t>Dufa Heizkopperlack для отопительных приборов</t>
-[...4 lines deleted...]
-  <si>
     <t>Для кухни и ванной</t>
   </si>
   <si>
+    <t>БЕЛИНКА Для кухни и ванной</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Тиманти 20</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р White Haus влагостойкая</t>
+  </si>
+  <si>
+    <t>Maestro MARSHALL  для кухни и ванной</t>
+  </si>
+  <si>
     <t>Jobi Waschfest O2</t>
   </si>
   <si>
-    <t>БЕЛИНКА Для кухни и ванной</t>
-[...10 lines deleted...]
-  <si>
     <t>По металлу и ржавчине</t>
   </si>
   <si>
     <t>Tikkurila Пансаримаали по металлу и оцинковке, баз А</t>
   </si>
   <si>
     <t>НОВБЫТХИМ кровельная по оцинковке</t>
   </si>
   <si>
     <t>ТЕКНОС Мета ферекс белая</t>
   </si>
   <si>
     <t>БЕЛИНКА Эмаль по металлу</t>
   </si>
   <si>
+    <t>НОВБЫТХИМ Эмаль по ржавчине</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Кирье</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Ферекс серая</t>
+  </si>
+  <si>
     <t>Dufa CORREX Metallschutzlack на ржавчину</t>
   </si>
   <si>
-    <t>НОВБЫТХИМ Эмаль по ржавчине</t>
-[...7 lines deleted...]
-  <si>
     <t>Лаки</t>
   </si>
   <si>
     <t>Dufa Parkettlack полуматовый</t>
   </si>
   <si>
     <t>БЕЛИНКА Топлазурь UV PLUS бесцветная</t>
   </si>
   <si>
     <t>БЕЛИНКА Лазурь</t>
   </si>
   <si>
     <t>Оптимист Воск бесцветный</t>
   </si>
   <si>
     <t>ПОЛИ-Р паркетный полуматовый</t>
   </si>
   <si>
     <t>ТЕКНОС Панеллилакка полуматовый</t>
   </si>
   <si>
     <t>Dufa Parkettlack блестящий</t>
   </si>
   <si>
     <t>Tikkurila Уника Супер глянцевый</t>
@@ -1841,122 +1841,122 @@
   <si>
     <t>ПОЛИ-Р паркетный глянцевый</t>
   </si>
   <si>
     <t>ТЕКНОС Натура-Лак</t>
   </si>
   <si>
     <t>ТЕКНОС  Хело</t>
   </si>
   <si>
     <t>Смывка и растворитель</t>
   </si>
   <si>
     <t>НЕОМИД удалитель краски</t>
   </si>
   <si>
     <t>Растворитель  Уайт-Спирит  5л</t>
   </si>
   <si>
     <t>Растворитель  Уайт-Спирит  1л</t>
   </si>
   <si>
     <t>СЕТКА И ЛЕНТА</t>
   </si>
   <si>
+    <t>Скотч армированный 50ммх30м</t>
+  </si>
+  <si>
+    <t>Сетка малярная 5x5мм 50м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 45м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 153м</t>
+  </si>
+  <si>
+    <t>Лента металлическая перфорированная 25ммх20м</t>
+  </si>
+  <si>
+    <t>Серпянка 150мм 45м</t>
+  </si>
+  <si>
+    <t>Лента угловая металлизированная</t>
+  </si>
+  <si>
+    <t>Лента Дихтунгсбанд 30м 30мм</t>
+  </si>
+  <si>
+    <t>Скотч малярный 50ммх30м</t>
+  </si>
+  <si>
+    <t>Лента армирующая 100ммx30м</t>
+  </si>
+  <si>
+    <t>Серпянка 45ммх153м</t>
+  </si>
+  <si>
+    <t>Серпянка 45ммх90м</t>
+  </si>
+  <si>
+    <t>Сетка малярная 2x2мм 50м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 20м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 90м</t>
+  </si>
+  <si>
+    <t>Лента металлическая перфорированная 15ммх20м</t>
+  </si>
+  <si>
+    <t>Серпянка 100мм 20м</t>
+  </si>
+  <si>
+    <t>Лента угловая бумажная 50м</t>
+  </si>
+  <si>
+    <t>Лента кромочная для элемента пол</t>
+  </si>
+  <si>
+    <t>Лента Дихтунгсбанд 30м 50мм</t>
+  </si>
+  <si>
+    <t>Лента алюминиевая самоклеящаяся 30м</t>
+  </si>
+  <si>
+    <t>Лента армирующая 45ммx30м</t>
+  </si>
+  <si>
     <t>Серпянка 45ммх45м</t>
   </si>
   <si>
     <t>Скотч алюминиевый 50ммх30м</t>
   </si>
   <si>
-    <t>Сетка малярная 2x2мм 50м</t>
-[...64 lines deleted...]
-  <si>
     <t>ИНСТРУМЕНТ СТРОИТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>Малярный</t>
   </si>
   <si>
     <t>Кисть флейцевая</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 20 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 38 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 75 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СУПРИМ 50 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL СУПРИМ 20 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL СУПРИМ 63 мм</t>
@@ -1976,84 +1976,84 @@
   <si>
     <t>Кисть флейцевая XL ПРОФИ 38 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL ПРОФИ 100 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая ПРОФИ AQUA 25 мм</t>
   </si>
   <si>
     <t>Кисть круглая</t>
   </si>
   <si>
     <t>Кисть круглая СТАНДАРТ 38 мм</t>
   </si>
   <si>
     <t>Кисть радиаторная</t>
   </si>
   <si>
     <t>Кисть радиаторная 25 мм</t>
   </si>
   <si>
     <t>Макловица</t>
   </si>
   <si>
+    <t>Макловица круглая 110 мм</t>
+  </si>
+  <si>
+    <t>Макловица, натур. щетина 70x30 мм</t>
+  </si>
+  <si>
     <t>Макловица, искусств. щетина 140x52 мм</t>
   </si>
   <si>
-    <t>Макловица, натур. щетина 70x30 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Валик</t>
   </si>
   <si>
+    <t>Бюгель 150 мм</t>
+  </si>
+  <si>
+    <t>Валик прижимной обойный 50 мм</t>
+  </si>
+  <si>
+    <t>Мини-валик полиакрил 100 мм</t>
+  </si>
+  <si>
+    <t>Удлинитель 2 м</t>
+  </si>
+  <si>
+    <t>Валик полиамид 180 мм</t>
+  </si>
+  <si>
+    <t>Валик фасадный полиакрил ГРОСС 180</t>
+  </si>
+  <si>
     <t>Мини-валик велюр 50 мм</t>
   </si>
   <si>
     <t>Мини-валик полиамид 100 мм</t>
-  </si>
-[...16 lines deleted...]
-    <t>Валик прижимной обойный 50 мм</t>
   </si>
   <si>
     <t>Штукатурный</t>
   </si>
   <si>
     <t>Шпатель фасадный 40 мм</t>
   </si>
   <si>
     <t>Шпатель фасадный зубчатый 150 мм</t>
   </si>
   <si>
     <t>Шпатель с деревянной ручкой 80 мм</t>
   </si>
   <si>
     <t>Шпатель с пластиковой ручкой 40 мм</t>
   </si>
   <si>
     <t>Шпатель резиновый для фуговки 200 мм</t>
   </si>
   <si>
     <t>Шпатель обойный 300 мм</t>
   </si>
   <si>
     <t>Шпатель обойный универсальный 300 мм</t>
   </si>
@@ -2883,51 +2883,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E814"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2">
-        <v>46129</v>
+        <v>46192</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s"/>
       <c r="E2" t="s"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3"/>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>6</v>
@@ -2938,107 +2938,107 @@
         <v>7</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="12"/>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="13">
         <v>40</v>
       </c>
       <c r="E6" s="13">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="13">
         <v>40</v>
       </c>
       <c r="E7" s="13">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="13">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="13">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E9" s="13">
-        <v>520</v>
+        <v>410</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="13">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="E10" s="13">
-        <v>410</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="13">
         <v>40</v>
       </c>
       <c r="E11" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="12"/>
     </row>
     <row r="13" spans="1:5">
@@ -3614,132 +3614,132 @@
         <v>10</v>
       </c>
       <c r="D58" s="13">
         <v>20</v>
       </c>
       <c r="E58" s="13">
         <v>1880</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="B59" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="12"/>
     </row>
     <row r="60" spans="1:5">
       <c r="B60" t="s">
         <v>60</v>
       </c>
       <c r="C60" t="s">
         <v>61</v>
       </c>
       <c r="D60" s="13">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E60" s="13">
-        <v>2000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="B61" t="s">
         <v>62</v>
       </c>
       <c r="C61" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="13">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E61" s="13">
-        <v>1400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="B62" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="12"/>
     </row>
     <row r="63" spans="1:5">
       <c r="B63" t="s">
         <v>64</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="13">
         <v>20</v>
       </c>
       <c r="E63" s="13">
-        <v>395</v>
+        <v>530</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="B64" t="s">
         <v>65</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="13">
         <v>20</v>
       </c>
       <c r="E64" s="13">
-        <v>470</v>
+        <v>360</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="B65" t="s">
         <v>66</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="13">
         <v>20</v>
       </c>
       <c r="E65" s="13">
-        <v>530</v>
+        <v>395</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66" t="s">
         <v>67</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="13">
         <v>20</v>
       </c>
       <c r="E66" s="13">
-        <v>360</v>
+        <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="B67" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" spans="1:5">
       <c r="B68" t="s">
         <v>69</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="13">
         <v>30</v>
       </c>
       <c r="E68" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:5">
@@ -3772,308 +3772,308 @@
     </row>
     <row r="71" spans="1:5">
       <c r="B71" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="12"/>
     </row>
     <row r="72" spans="1:5">
       <c r="B72" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="12"/>
     </row>
     <row r="73" spans="1:5">
       <c r="B73" t="s">
         <v>74</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E73" s="13">
-        <v>205</v>
+        <v>395</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="B74" t="s">
         <v>75</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="13">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E74" s="13">
-        <v>565</v>
+        <v>670</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="B75" t="s">
         <v>76</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E75" s="13">
-        <v>260</v>
+        <v>425</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="B76" t="s">
         <v>77</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="13">
         <v>25</v>
       </c>
       <c r="E76" s="13">
         <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="B77" t="s">
         <v>78</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="13">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E77" s="13">
-        <v>670</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78" t="s">
         <v>79</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E78" s="13">
-        <v>395</v>
+        <v>565</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="B79" t="s">
         <v>80</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E79" s="13">
-        <v>425</v>
+        <v>205</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="B80" t="s">
         <v>81</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="13">
         <v>25</v>
       </c>
       <c r="E80" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="B81" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="12"/>
     </row>
     <row r="82" spans="1:5">
       <c r="B82" t="s">
         <v>83</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E82" s="13">
-        <v>510</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="B83" t="s">
         <v>84</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E83" s="13">
-        <v>630</v>
+        <v>380</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84" t="s">
         <v>85</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E84" s="13">
-        <v>380</v>
+        <v>310</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="B85" t="s">
         <v>86</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="13">
         <v>25</v>
       </c>
       <c r="E85" s="13">
-        <v>310</v>
+        <v>630</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="B86" t="s">
         <v>87</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E86" s="13">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="B87" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="12"/>
     </row>
     <row r="88" spans="1:5">
       <c r="B88" t="s">
         <v>89</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E88" s="13">
-        <v>450</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="B89" t="s">
         <v>90</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="13">
         <v>25</v>
       </c>
       <c r="E89" s="13">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="B90" t="s">
         <v>91</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E90" s="13">
-        <v>365</v>
+        <v>660</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="B91" t="s">
         <v>92</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="13">
         <v>25</v>
       </c>
       <c r="E91" s="13">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="13">
         <v>20</v>
       </c>
       <c r="E92" s="13">
-        <v>660</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="B93" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:5">
       <c r="B94" t="s">
         <v>95</v>
       </c>
       <c r="C94" t="s">
         <v>61</v>
       </c>
       <c r="D94" s="13">
         <v>10</v>
       </c>
       <c r="E94" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="95" spans="1:5">
@@ -4684,576 +4684,576 @@
         <v>141</v>
       </c>
       <c r="C139" s="8"/>
       <c r="D139" s="8"/>
       <c r="E139" s="9"/>
     </row>
     <row r="140" spans="1:5">
       <c r="B140" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="12"/>
     </row>
     <row r="141" spans="1:5">
       <c r="B141" t="s">
         <v>143</v>
       </c>
       <c r="C141" t="s">
         <v>144</v>
       </c>
       <c r="D141" s="13">
         <v>1</v>
       </c>
       <c r="E141" s="13">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="B142" t="s">
         <v>145</v>
       </c>
       <c r="C142" t="s">
         <v>144</v>
       </c>
       <c r="D142" s="13">
         <v>1</v>
       </c>
       <c r="E142" s="13">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="B143" t="s">
         <v>146</v>
       </c>
       <c r="C143" t="s">
         <v>144</v>
       </c>
       <c r="D143" s="13">
         <v>3</v>
       </c>
       <c r="E143" s="13">
-        <v>73</v>
+        <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="B144" t="s">
         <v>147</v>
       </c>
       <c r="C144" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E144" s="13">
-        <v>125</v>
+        <v>98</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="B145" t="s">
         <v>148</v>
       </c>
       <c r="C145" t="s">
         <v>144</v>
       </c>
       <c r="D145" s="13">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E145" s="13">
-        <v>210</v>
+        <v>155</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="B146" t="s">
         <v>149</v>
       </c>
       <c r="C146" t="s">
         <v>144</v>
       </c>
       <c r="D146" s="13">
         <v>1</v>
       </c>
       <c r="E146" s="13">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="B147" t="s">
         <v>150</v>
       </c>
       <c r="C147" t="s">
         <v>144</v>
       </c>
       <c r="D147" s="13">
         <v>1</v>
       </c>
       <c r="E147" s="13">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148"/>
       <c r="B148" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="B149" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C149" s="8"/>
       <c r="D149" s="8"/>
       <c r="E149" s="9"/>
     </row>
     <row r="150" spans="1:5">
       <c r="B150" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="12"/>
     </row>
     <row r="151" spans="1:5">
       <c r="B151" t="s">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>144</v>
       </c>
       <c r="D151" s="13">
         <v>3</v>
       </c>
       <c r="E151" s="13">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="B152" t="s">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>144</v>
       </c>
       <c r="D152" s="13">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E152" s="13">
-        <v>98</v>
+        <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="B153" t="s">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>144</v>
       </c>
       <c r="D153" s="13">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E153" s="13">
-        <v>155</v>
+        <v>210</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="B154" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="12"/>
     </row>
     <row r="155" spans="1:5">
       <c r="B155" t="s">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>144</v>
       </c>
       <c r="D155" s="13">
         <v>1</v>
       </c>
       <c r="E155" s="13">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="B156" t="s">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>144</v>
       </c>
       <c r="D156" s="13">
         <v>1</v>
       </c>
       <c r="E156" s="13">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="B157" t="s">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>144</v>
       </c>
       <c r="D157" s="13">
         <v>1</v>
       </c>
       <c r="E157" s="13">
-        <v>100</v>
+        <v>135</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="B158" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="12"/>
     </row>
     <row r="159" spans="1:5">
       <c r="B159" t="s">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>144</v>
       </c>
       <c r="D159" s="13">
         <v>1</v>
       </c>
       <c r="E159" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="B160" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="12"/>
     </row>
     <row r="161" spans="1:5">
       <c r="B161" t="s">
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>144</v>
       </c>
       <c r="D161" s="13">
         <v>1</v>
       </c>
       <c r="E161" s="13">
-        <v>140</v>
+        <v>930</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="B162" t="s">
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>144</v>
       </c>
       <c r="D162" s="13">
         <v>1</v>
       </c>
       <c r="E162" s="13">
-        <v>175</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="B163" t="s">
         <v>163</v>
       </c>
       <c r="C163" t="s">
         <v>144</v>
       </c>
       <c r="D163" s="13">
         <v>1</v>
       </c>
       <c r="E163" s="13">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="B164" t="s">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>144</v>
       </c>
       <c r="D164" s="13">
         <v>1</v>
       </c>
       <c r="E164" s="13">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="B165" t="s">
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>144</v>
       </c>
       <c r="D165" s="13">
         <v>1</v>
       </c>
       <c r="E165" s="13">
-        <v>1350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="B166" t="s">
         <v>166</v>
       </c>
       <c r="C166" t="s">
         <v>144</v>
       </c>
       <c r="D166" s="13">
         <v>1</v>
       </c>
       <c r="E166" s="13">
-        <v>150</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="B167" t="s">
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>144</v>
       </c>
       <c r="D167" s="13">
         <v>1</v>
       </c>
       <c r="E167" s="13">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="B168" t="s">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>144</v>
       </c>
       <c r="D168" s="13">
         <v>1</v>
       </c>
       <c r="E168" s="13">
-        <v>340</v>
+        <v>175</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="B169" t="s">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>144</v>
       </c>
       <c r="D169" s="13">
         <v>1</v>
       </c>
       <c r="E169" s="13">
-        <v>930</v>
+        <v>240</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="B170" t="s">
         <v>170</v>
       </c>
       <c r="C170" t="s">
         <v>144</v>
       </c>
       <c r="D170" s="13">
         <v>1</v>
       </c>
       <c r="E170" s="13">
-        <v>2750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="B171" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C171" s="11"/>
       <c r="D171" s="11"/>
       <c r="E171" s="12"/>
     </row>
     <row r="172" spans="1:5">
       <c r="B172" t="s">
         <v>172</v>
       </c>
       <c r="C172" t="s">
         <v>144</v>
       </c>
       <c r="D172" s="13">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="E172" s="13">
-        <v>2350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="B173" t="s">
         <v>173</v>
       </c>
       <c r="C173" t="s">
         <v>144</v>
       </c>
       <c r="D173" s="13">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E173" s="13">
-        <v>490</v>
+        <v>760</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="B174" t="s">
         <v>174</v>
       </c>
       <c r="C174" t="s">
         <v>144</v>
       </c>
       <c r="D174" s="13">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E174" s="13">
-        <v>680</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="B175" t="s">
         <v>175</v>
       </c>
       <c r="C175" t="s">
         <v>144</v>
       </c>
       <c r="D175" s="13">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E175" s="13">
-        <v>1000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="B176" t="s">
         <v>176</v>
       </c>
       <c r="C176" t="s">
         <v>144</v>
       </c>
       <c r="D176" s="13">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E176" s="13">
-        <v>1500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="B177" t="s">
         <v>177</v>
       </c>
       <c r="C177" t="s">
         <v>144</v>
       </c>
       <c r="D177" s="13">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="E177" s="13">
-        <v>2800</v>
+        <v>490</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="B178" t="s">
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>144</v>
       </c>
       <c r="D178" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E178" s="13">
-        <v>560</v>
+        <v>680</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="B179" t="s">
         <v>179</v>
       </c>
       <c r="C179" t="s">
         <v>144</v>
       </c>
       <c r="D179" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E179" s="13">
-        <v>760</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="B180" t="s">
         <v>180</v>
       </c>
       <c r="C180" t="s">
         <v>144</v>
       </c>
       <c r="D180" s="13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E180" s="13">
-        <v>1300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181" t="s">
         <v>144</v>
       </c>
       <c r="D181" s="13">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E181" s="13">
-        <v>1700</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="B182" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C182" s="11"/>
       <c r="D182" s="11"/>
       <c r="E182" s="12"/>
     </row>
     <row r="183" spans="1:5">
       <c r="B183" t="s">
         <v>183</v>
       </c>
       <c r="C183" t="s">
         <v>144</v>
       </c>
       <c r="D183" s="13">
         <v>1</v>
       </c>
       <c r="E183" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="184" spans="1:5">
@@ -5315,65 +5315,65 @@
     <row r="188" spans="1:5">
       <c r="B188" t="s">
         <v>188</v>
       </c>
       <c r="C188" t="s">
         <v>144</v>
       </c>
       <c r="D188" s="13">
         <v>4</v>
       </c>
       <c r="E188" s="13">
         <v>320</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="B189" t="s">
         <v>189</v>
       </c>
       <c r="C189" t="s">
         <v>144</v>
       </c>
       <c r="D189" s="13">
         <v>5</v>
       </c>
       <c r="E189" s="13">
-        <v>209</v>
+        <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="B190" t="s">
         <v>190</v>
       </c>
       <c r="C190" t="s">
         <v>144</v>
       </c>
       <c r="D190" s="13">
         <v>5</v>
       </c>
       <c r="E190" s="13">
-        <v>410</v>
+        <v>209</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="B191" t="s">
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>144</v>
       </c>
       <c r="D191" s="13">
         <v>6</v>
       </c>
       <c r="E191" s="13">
         <v>570</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="B192" t="s">
         <v>192</v>
       </c>
       <c r="C192" t="s">
         <v>144</v>
       </c>
       <c r="D192" s="13">
         <v>8</v>
@@ -5436,439 +5436,439 @@
         <v>5</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="B197" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C197" s="11"/>
       <c r="D197" s="11"/>
       <c r="E197" s="12"/>
     </row>
     <row r="198" spans="1:5">
       <c r="B198" t="s">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>144</v>
       </c>
       <c r="D198" s="13">
         <v>0</v>
       </c>
       <c r="E198" s="13">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="B199" t="s">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>144</v>
       </c>
       <c r="D199" s="13">
         <v>0</v>
       </c>
       <c r="E199" s="13">
-        <v>115</v>
+        <v>720</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="B200" t="s">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>144</v>
       </c>
       <c r="D200" s="13">
         <v>0</v>
       </c>
       <c r="E200" s="13">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="B201" t="s">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>144</v>
       </c>
       <c r="D201" s="13">
         <v>0</v>
       </c>
       <c r="E201" s="13">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="B202" t="s">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>144</v>
       </c>
       <c r="D202" s="13">
         <v>0</v>
       </c>
       <c r="E202" s="13">
-        <v>510</v>
+        <v>215</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="B203" t="s">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>144</v>
       </c>
       <c r="D203" s="13">
         <v>0</v>
       </c>
       <c r="E203" s="13">
-        <v>95</v>
+        <v>510</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="B204" t="s">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>144</v>
       </c>
       <c r="D204" s="13">
         <v>0</v>
       </c>
       <c r="E204" s="13">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="B205" t="s">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>144</v>
       </c>
       <c r="D205" s="13">
         <v>0</v>
       </c>
       <c r="E205" s="13">
-        <v>215</v>
+        <v>115</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="B206" t="s">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>144</v>
       </c>
       <c r="D206" s="13">
         <v>0</v>
       </c>
       <c r="E206" s="13">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="B207" t="s">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>144</v>
       </c>
       <c r="D207" s="13">
         <v>0</v>
       </c>
       <c r="E207" s="13">
-        <v>720</v>
+        <v>220</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="B208" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C208" s="11"/>
       <c r="D208" s="11"/>
       <c r="E208" s="12"/>
     </row>
     <row r="209" spans="1:5">
       <c r="B209" t="s">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>144</v>
       </c>
       <c r="D209" s="13">
         <v>0</v>
       </c>
       <c r="E209" s="13">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="B210" t="s">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>144</v>
       </c>
       <c r="D210" s="13">
         <v>0</v>
       </c>
       <c r="E210" s="13">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="B211" t="s">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>144</v>
       </c>
       <c r="D211" s="13">
         <v>0</v>
       </c>
       <c r="E211" s="13">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="B212" t="s">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>144</v>
       </c>
       <c r="D212" s="13">
         <v>0</v>
       </c>
       <c r="E212" s="13">
-        <v>1400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="B213" t="s">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>144</v>
       </c>
       <c r="D213" s="13">
         <v>0</v>
       </c>
       <c r="E213" s="13">
         <v>115</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="B214" t="s">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>144</v>
       </c>
       <c r="D214" s="13">
         <v>0</v>
       </c>
       <c r="E214" s="13">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="B215" t="s">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>144</v>
       </c>
       <c r="D215" s="13">
         <v>0</v>
       </c>
       <c r="E215" s="13">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="B216" t="s">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>144</v>
       </c>
       <c r="D216" s="13">
         <v>0</v>
       </c>
       <c r="E216" s="13">
-        <v>680</v>
+        <v>430</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="B217" t="s">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>144</v>
       </c>
       <c r="D217" s="13">
         <v>0</v>
       </c>
       <c r="E217" s="13">
-        <v>130</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="B218" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C218" s="8"/>
       <c r="D218" s="8"/>
       <c r="E218" s="9"/>
     </row>
     <row r="219" spans="1:5">
       <c r="B219" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C219" s="11"/>
       <c r="D219" s="11"/>
       <c r="E219" s="12"/>
     </row>
     <row r="220" spans="1:5">
       <c r="B220" t="s">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>61</v>
       </c>
       <c r="D220" s="13">
         <v>1</v>
       </c>
       <c r="E220" s="13">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="B221" t="s">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>61</v>
       </c>
       <c r="D221" s="13">
         <v>1</v>
       </c>
       <c r="E221" s="13">
-        <v>645</v>
+        <v>330</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="B222" t="s">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>61</v>
       </c>
       <c r="D222" s="13">
         <v>1</v>
       </c>
       <c r="E222" s="13">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="B223" t="s">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>61</v>
       </c>
       <c r="D223" s="13">
         <v>1</v>
       </c>
       <c r="E223" s="13">
-        <v>680</v>
+        <v>330</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="B224" t="s">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>61</v>
       </c>
       <c r="D224" s="13">
         <v>1</v>
       </c>
       <c r="E224" s="13">
-        <v>150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="B225" t="s">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>61</v>
       </c>
       <c r="D225" s="13">
         <v>1</v>
       </c>
       <c r="E225" s="13">
-        <v>330</v>
+        <v>645</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="B226" t="s">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>61</v>
       </c>
       <c r="D226" s="13">
         <v>1</v>
       </c>
       <c r="E226" s="13">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="B227" t="s">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>61</v>
       </c>
       <c r="D227" s="13">
         <v>1</v>
       </c>
       <c r="E227" s="13">
-        <v>330</v>
+        <v>680</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="B228" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C228" s="11"/>
       <c r="D228" s="11"/>
       <c r="E228" s="12"/>
     </row>
     <row r="229" spans="1:5">
       <c r="B229" t="s">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>61</v>
       </c>
       <c r="D229" s="13">
         <v>1</v>
       </c>
       <c r="E229" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:5">
@@ -5902,236 +5902,236 @@
     <row r="232" spans="1:5">
       <c r="B232" t="s">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>61</v>
       </c>
       <c r="D232" s="13">
         <v>1</v>
       </c>
       <c r="E232" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="B233" t="s">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>61</v>
       </c>
       <c r="D233" s="13">
         <v>1</v>
       </c>
       <c r="E233" s="13">
-        <v>430</v>
+        <v>570</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="B234" t="s">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>61</v>
       </c>
       <c r="D234" s="13">
         <v>1</v>
       </c>
       <c r="E234" s="13">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="B235" t="s">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>61</v>
       </c>
       <c r="D235" s="13">
         <v>1</v>
       </c>
       <c r="E235" s="13">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="B236" t="s">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>61</v>
       </c>
       <c r="D236" s="13">
         <v>1</v>
       </c>
       <c r="E236" s="13">
-        <v>570</v>
+        <v>380</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="B237" t="s">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>61</v>
       </c>
       <c r="D237" s="13">
         <v>1</v>
       </c>
       <c r="E237" s="13">
-        <v>520</v>
+        <v>430</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="B238" t="s">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>61</v>
       </c>
       <c r="D238" s="13">
         <v>1</v>
       </c>
       <c r="E238" s="13">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="B239" t="s">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>61</v>
       </c>
       <c r="D239" s="13">
         <v>1</v>
       </c>
       <c r="E239" s="13">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="B240" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C240" s="11"/>
       <c r="D240" s="11"/>
       <c r="E240" s="12"/>
     </row>
     <row r="241" spans="1:5">
       <c r="B241" t="s">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>61</v>
       </c>
       <c r="D241" s="13">
         <v>1</v>
       </c>
       <c r="E241" s="13">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="B242" t="s">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>61</v>
       </c>
       <c r="D242" s="13">
         <v>1</v>
       </c>
       <c r="E242" s="13">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243"/>
       <c r="B243" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="B244" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C244" s="11"/>
       <c r="D244" s="11"/>
       <c r="E244" s="12"/>
     </row>
     <row r="245" spans="1:5">
       <c r="B245" t="s">
         <v>243</v>
       </c>
       <c r="C245" t="s">
         <v>61</v>
       </c>
       <c r="D245" s="13">
         <v>1</v>
       </c>
       <c r="E245" s="13">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="B246" t="s">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>61</v>
       </c>
       <c r="D246" s="13">
         <v>1</v>
       </c>
       <c r="E246" s="13">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="B247" t="s">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>61</v>
       </c>
       <c r="D247" s="13">
         <v>1</v>
       </c>
       <c r="E247" s="13">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="B248" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C248" s="8"/>
       <c r="D248" s="8"/>
       <c r="E248" s="9"/>
     </row>
     <row r="249" spans="1:5">
       <c r="B249" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C249" s="11"/>
       <c r="D249" s="11"/>
       <c r="E249" s="12"/>
     </row>
     <row r="250" spans="1:5">
       <c r="B250" t="s">
         <v>248</v>
       </c>
       <c r="C250" t="s">
         <v>118</v>
       </c>
@@ -6139,579 +6139,579 @@
         <v>0</v>
       </c>
       <c r="E250" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="B251" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C251" s="11"/>
       <c r="D251" s="11"/>
       <c r="E251" s="12"/>
     </row>
     <row r="252" spans="1:5">
       <c r="B252" t="s">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>61</v>
       </c>
       <c r="D252" s="13">
         <v>0</v>
       </c>
       <c r="E252" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="B253" t="s">
         <v>251</v>
       </c>
       <c r="C253" t="s">
         <v>61</v>
       </c>
       <c r="D253" s="13">
         <v>0</v>
       </c>
       <c r="E253" s="13">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="B254" t="s">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>61</v>
       </c>
       <c r="D254" s="13">
         <v>0</v>
       </c>
       <c r="E254" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="B255" t="s">
         <v>253</v>
       </c>
       <c r="C255" t="s">
         <v>61</v>
       </c>
       <c r="D255" s="13">
         <v>0</v>
       </c>
       <c r="E255" s="13">
         <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="B256" t="s">
         <v>254</v>
       </c>
       <c r="C256" t="s">
         <v>61</v>
       </c>
       <c r="D256" s="13">
         <v>0</v>
       </c>
       <c r="E256" s="13">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="B257" t="s">
         <v>255</v>
       </c>
       <c r="C257" t="s">
         <v>61</v>
       </c>
       <c r="D257" s="13">
         <v>0</v>
       </c>
       <c r="E257" s="13">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="B258" t="s">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>61</v>
       </c>
       <c r="D258" s="13">
         <v>0</v>
       </c>
       <c r="E258" s="13">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="B259" t="s">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>61</v>
       </c>
       <c r="D259" s="13">
         <v>0</v>
       </c>
       <c r="E259" s="13">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="B260" t="s">
         <v>258</v>
       </c>
       <c r="C260" t="s">
         <v>61</v>
       </c>
       <c r="D260" s="13">
         <v>0</v>
       </c>
       <c r="E260" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="B261" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C261" s="11"/>
       <c r="D261" s="11"/>
       <c r="E261" s="12"/>
     </row>
     <row r="262" spans="1:5">
       <c r="B262" t="s">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>118</v>
       </c>
       <c r="D262" s="13">
         <v>0</v>
       </c>
       <c r="E262" s="13">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="B263" t="s">
         <v>261</v>
       </c>
       <c r="C263" t="s">
         <v>118</v>
       </c>
       <c r="D263" s="13">
         <v>0</v>
       </c>
       <c r="E263" s="13">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="B264" t="s">
         <v>262</v>
       </c>
       <c r="C264" t="s">
         <v>118</v>
       </c>
       <c r="D264" s="13">
         <v>0</v>
       </c>
       <c r="E264" s="13">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="B265" t="s">
         <v>263</v>
       </c>
       <c r="C265" t="s">
         <v>118</v>
       </c>
       <c r="D265" s="13">
         <v>0</v>
       </c>
       <c r="E265" s="13">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="B266" t="s">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>118</v>
       </c>
       <c r="D266" s="13">
         <v>0</v>
       </c>
       <c r="E266" s="13">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="B267" t="s">
         <v>265</v>
       </c>
       <c r="C267" t="s">
         <v>118</v>
       </c>
       <c r="D267" s="13">
         <v>0</v>
       </c>
       <c r="E267" s="13">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="B268" t="s">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>118</v>
       </c>
       <c r="D268" s="13">
         <v>0</v>
       </c>
       <c r="E268" s="13">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="B269" t="s">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>118</v>
       </c>
       <c r="D269" s="13">
         <v>0</v>
       </c>
       <c r="E269" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="B270" t="s">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>118</v>
       </c>
       <c r="D270" s="13">
         <v>0</v>
       </c>
       <c r="E270" s="13">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="B271" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C271" s="11"/>
       <c r="D271" s="11"/>
       <c r="E271" s="12"/>
     </row>
     <row r="272" spans="1:5">
       <c r="B272" t="s">
         <v>270</v>
       </c>
       <c r="C272" t="s">
         <v>61</v>
       </c>
       <c r="D272" s="13">
         <v>0</v>
       </c>
       <c r="E272" s="13">
-        <v>19</v>
+        <v>5</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="B273" t="s">
         <v>271</v>
       </c>
       <c r="C273" t="s">
         <v>61</v>
       </c>
       <c r="D273" s="13">
         <v>0</v>
       </c>
       <c r="E273" s="13">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="B274" t="s">
         <v>272</v>
       </c>
       <c r="C274" t="s">
         <v>61</v>
       </c>
       <c r="D274" s="13">
         <v>0</v>
       </c>
       <c r="E274" s="13">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="B275" t="s">
         <v>273</v>
       </c>
       <c r="C275" t="s">
         <v>61</v>
       </c>
       <c r="D275" s="13">
         <v>0</v>
       </c>
       <c r="E275" s="13">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="B276" t="s">
         <v>274</v>
       </c>
       <c r="C276" t="s">
         <v>61</v>
       </c>
       <c r="D276" s="13">
         <v>0</v>
       </c>
       <c r="E276" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="B277" t="s">
         <v>275</v>
       </c>
       <c r="C277" t="s">
         <v>61</v>
       </c>
       <c r="D277" s="13">
         <v>0</v>
       </c>
       <c r="E277" s="13">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="B278" t="s">
         <v>276</v>
       </c>
       <c r="C278" t="s">
         <v>61</v>
       </c>
       <c r="D278" s="13">
         <v>0</v>
       </c>
       <c r="E278" s="13">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="B279" t="s">
         <v>277</v>
       </c>
       <c r="C279" t="s">
         <v>61</v>
       </c>
       <c r="D279" s="13">
         <v>0</v>
       </c>
       <c r="E279" s="13">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="B280" t="s">
         <v>278</v>
       </c>
       <c r="C280" t="s">
         <v>61</v>
       </c>
       <c r="D280" s="13">
         <v>0</v>
       </c>
       <c r="E280" s="13">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="B281" t="s">
         <v>279</v>
       </c>
       <c r="C281" t="s">
         <v>61</v>
       </c>
       <c r="D281" s="13">
         <v>0</v>
       </c>
       <c r="E281" s="13">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="B282" t="s">
         <v>280</v>
       </c>
       <c r="C282" t="s">
         <v>61</v>
       </c>
       <c r="D282" s="13">
         <v>0</v>
       </c>
       <c r="E282" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="B283" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C283" s="11"/>
       <c r="D283" s="11"/>
       <c r="E283" s="12"/>
     </row>
     <row r="284" spans="1:5">
       <c r="B284" t="s">
         <v>282</v>
       </c>
       <c r="C284" t="s">
         <v>283</v>
       </c>
       <c r="D284" s="13">
         <v>1</v>
       </c>
       <c r="E284" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="B285" t="s">
         <v>284</v>
       </c>
       <c r="C285" t="s">
         <v>283</v>
       </c>
       <c r="D285" s="13">
         <v>1</v>
       </c>
       <c r="E285" s="13">
         <v>350</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="B286" t="s">
         <v>285</v>
       </c>
       <c r="C286" t="s">
         <v>283</v>
       </c>
       <c r="D286" s="13">
         <v>1</v>
       </c>
       <c r="E286" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="B287" t="s">
         <v>286</v>
       </c>
       <c r="C287" t="s">
         <v>283</v>
       </c>
       <c r="D287" s="13">
         <v>1</v>
       </c>
       <c r="E287" s="13">
         <v>260</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="B288" t="s">
         <v>287</v>
       </c>
       <c r="C288" t="s">
         <v>283</v>
       </c>
       <c r="D288" s="13">
         <v>1</v>
       </c>
       <c r="E288" s="13">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="B289" t="s">
         <v>288</v>
       </c>
       <c r="C289" t="s">
         <v>283</v>
       </c>
       <c r="D289" s="13">
         <v>1</v>
       </c>
       <c r="E289" s="13">
         <v>350</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="B290" t="s">
         <v>289</v>
       </c>
       <c r="C290" t="s">
         <v>283</v>
       </c>
       <c r="D290" s="13">
         <v>1</v>
       </c>
       <c r="E290" s="13">
         <v>350</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="B291" t="s">
         <v>290</v>
       </c>
       <c r="C291" t="s">
         <v>283</v>
       </c>
       <c r="D291" s="13">
         <v>1</v>
       </c>
       <c r="E291" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292"/>
       <c r="B292" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="B293" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C293" s="8"/>
       <c r="D293" s="8"/>
       <c r="E293" s="9"/>
     </row>
@@ -6726,489 +6726,489 @@
     <row r="295" spans="1:5">
       <c r="B295" t="s">
         <v>291</v>
       </c>
       <c r="C295" t="s">
         <v>283</v>
       </c>
       <c r="D295" s="13">
         <v>1</v>
       </c>
       <c r="E295" s="13">
         <v>260</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="B296" t="s">
         <v>292</v>
       </c>
       <c r="C296" t="s">
         <v>283</v>
       </c>
       <c r="D296" s="13">
         <v>1</v>
       </c>
       <c r="E296" s="13">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="B297" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C297" s="11"/>
       <c r="D297" s="11"/>
       <c r="E297" s="12"/>
     </row>
     <row r="298" spans="1:5">
       <c r="B298" t="s">
         <v>294</v>
       </c>
       <c r="C298" t="s">
         <v>283</v>
       </c>
       <c r="D298" s="13">
         <v>1</v>
       </c>
       <c r="E298" s="13">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="B299" t="s">
         <v>295</v>
       </c>
       <c r="C299" t="s">
         <v>283</v>
       </c>
       <c r="D299" s="13">
         <v>1</v>
       </c>
       <c r="E299" s="13">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="B300" t="s">
         <v>296</v>
       </c>
       <c r="C300" t="s">
         <v>283</v>
       </c>
       <c r="D300" s="13">
         <v>1</v>
       </c>
       <c r="E300" s="13">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="B301" t="s">
         <v>297</v>
       </c>
       <c r="C301" t="s">
         <v>283</v>
       </c>
       <c r="D301" s="13">
         <v>1</v>
       </c>
       <c r="E301" s="13">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="B302" t="s">
         <v>298</v>
       </c>
       <c r="C302" t="s">
         <v>283</v>
       </c>
       <c r="D302" s="13">
         <v>1</v>
       </c>
       <c r="E302" s="13">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="B303" t="s">
         <v>299</v>
       </c>
       <c r="C303" t="s">
         <v>283</v>
       </c>
       <c r="D303" s="13">
         <v>1</v>
       </c>
       <c r="E303" s="13">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="B304" t="s">
         <v>300</v>
       </c>
       <c r="C304" t="s">
         <v>283</v>
       </c>
       <c r="D304" s="13">
         <v>1</v>
       </c>
       <c r="E304" s="13">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="B305" t="s">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>283</v>
       </c>
       <c r="D305" s="13">
         <v>1</v>
       </c>
       <c r="E305" s="13">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="B306" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C306" s="8"/>
       <c r="D306" s="8"/>
       <c r="E306" s="9"/>
     </row>
     <row r="307" spans="1:5">
       <c r="B307" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C307" s="11"/>
       <c r="D307" s="11"/>
       <c r="E307" s="12"/>
     </row>
     <row r="308" spans="1:5">
       <c r="B308" t="s">
         <v>304</v>
       </c>
       <c r="C308" t="s">
         <v>61</v>
       </c>
       <c r="D308" s="13">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="E308" s="13">
-        <v>65</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="B309" t="s">
         <v>305</v>
       </c>
       <c r="C309" t="s">
         <v>61</v>
       </c>
       <c r="D309" s="13">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="E309" s="13">
-        <v>130</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="B310" t="s">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>61</v>
       </c>
       <c r="D310" s="13">
-        <v>6</v>
+        <v>130</v>
       </c>
       <c r="E310" s="13">
-        <v>270</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="B311" t="s">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>61</v>
       </c>
       <c r="D311" s="13">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E311" s="13">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="B312" t="s">
         <v>308</v>
       </c>
       <c r="C312" t="s">
         <v>61</v>
       </c>
       <c r="D312" s="13">
-        <v>66</v>
+        <v>5</v>
       </c>
       <c r="E312" s="13">
-        <v>1540</v>
+        <v>140</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="B313" t="s">
         <v>309</v>
       </c>
       <c r="C313" t="s">
         <v>61</v>
       </c>
       <c r="D313" s="13">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E313" s="13">
-        <v>2360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="B314" t="s">
         <v>310</v>
       </c>
       <c r="C314" t="s">
         <v>61</v>
       </c>
       <c r="D314" s="13">
-        <v>166</v>
+        <v>66</v>
       </c>
       <c r="E314" s="13">
-        <v>4300</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="B315" t="s">
         <v>311</v>
       </c>
       <c r="C315" t="s">
         <v>61</v>
       </c>
       <c r="D315" s="13">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="E315" s="13">
-        <v>120</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="B316" t="s">
         <v>312</v>
       </c>
       <c r="C316" t="s">
         <v>61</v>
       </c>
       <c r="D316" s="13">
-        <v>5</v>
+        <v>166</v>
       </c>
       <c r="E316" s="13">
-        <v>140</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="B317" t="s">
         <v>313</v>
       </c>
       <c r="C317" t="s">
         <v>61</v>
       </c>
       <c r="D317" s="13">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E317" s="13">
-        <v>400</v>
+        <v>65</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="B318" t="s">
         <v>314</v>
       </c>
       <c r="C318" t="s">
         <v>61</v>
       </c>
       <c r="D318" s="13">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="E318" s="13">
-        <v>1050</v>
+        <v>130</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="B319" t="s">
         <v>315</v>
       </c>
       <c r="C319" t="s">
         <v>61</v>
       </c>
       <c r="D319" s="13">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="E319" s="13">
-        <v>2060</v>
+        <v>270</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="B320" t="s">
         <v>316</v>
       </c>
       <c r="C320" t="s">
         <v>61</v>
       </c>
       <c r="D320" s="13">
-        <v>130</v>
+        <v>22</v>
       </c>
       <c r="E320" s="13">
-        <v>3300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="B321" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C321" s="11"/>
       <c r="D321" s="11"/>
       <c r="E321" s="12"/>
     </row>
     <row r="322" spans="1:5">
       <c r="B322" t="s">
         <v>318</v>
       </c>
       <c r="C322" t="s">
         <v>61</v>
       </c>
       <c r="D322" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E322" s="13">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="B323" t="s">
         <v>319</v>
       </c>
       <c r="C323" t="s">
         <v>61</v>
       </c>
       <c r="D323" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E323" s="13">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="B324" t="s">
         <v>320</v>
       </c>
       <c r="C324" t="s">
         <v>61</v>
       </c>
       <c r="D324" s="13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E324" s="13">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="B325" t="s">
         <v>321</v>
       </c>
       <c r="C325" t="s">
         <v>61</v>
       </c>
       <c r="D325" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E325" s="13">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="B326" t="s">
         <v>322</v>
       </c>
       <c r="C326" t="s">
         <v>61</v>
       </c>
       <c r="D326" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E326" s="13">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="B327" t="s">
         <v>323</v>
       </c>
       <c r="C327" t="s">
         <v>61</v>
       </c>
       <c r="D327" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E327" s="13">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="B328" t="s">
         <v>324</v>
       </c>
       <c r="C328" t="s">
         <v>61</v>
       </c>
       <c r="D328" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E328" s="13">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="B329" t="s">
         <v>325</v>
       </c>
       <c r="C329" t="s">
         <v>61</v>
       </c>
       <c r="D329" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E329" s="13">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="B330" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C330" s="11"/>
       <c r="D330" s="11"/>
       <c r="E330" s="12"/>
     </row>
     <row r="331" spans="1:5">
       <c r="B331" t="s">
         <v>327</v>
       </c>
       <c r="C331" t="s">
         <v>111</v>
       </c>
       <c r="D331" s="13">
         <v>5</v>
       </c>
       <c r="E331" s="13">
         <v>340</v>
       </c>
     </row>
     <row r="332" spans="1:5">
@@ -7343,613 +7343,613 @@
         <v>6</v>
       </c>
       <c r="E341" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="B342" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C342" s="11"/>
       <c r="D342" s="11"/>
       <c r="E342" s="12"/>
     </row>
     <row r="343" spans="1:5">
       <c r="B343" t="s">
         <v>338</v>
       </c>
       <c r="C343" t="s">
         <v>111</v>
       </c>
       <c r="D343" s="13">
         <v>0</v>
       </c>
       <c r="E343" s="13">
-        <v>1660</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="B344" t="s">
         <v>339</v>
       </c>
       <c r="C344" t="s">
         <v>111</v>
       </c>
       <c r="D344" s="13">
         <v>0</v>
       </c>
       <c r="E344" s="13">
-        <v>2280</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="B345" t="s">
         <v>340</v>
       </c>
       <c r="C345" t="s">
         <v>111</v>
       </c>
       <c r="D345" s="13">
         <v>0</v>
       </c>
       <c r="E345" s="13">
-        <v>2830</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="B346" t="s">
         <v>341</v>
       </c>
       <c r="C346" t="s">
         <v>111</v>
       </c>
       <c r="D346" s="13">
         <v>0</v>
       </c>
       <c r="E346" s="13">
-        <v>2030</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="B347" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C347" s="11"/>
       <c r="D347" s="11"/>
       <c r="E347" s="12"/>
     </row>
     <row r="348" spans="1:5">
       <c r="B348" t="s">
         <v>343</v>
       </c>
       <c r="C348" t="s">
         <v>111</v>
       </c>
       <c r="D348" s="13">
         <v>0</v>
       </c>
       <c r="E348" s="13">
-        <v>750</v>
+        <v>530</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="B349" t="s">
         <v>344</v>
       </c>
       <c r="C349" t="s">
         <v>111</v>
       </c>
       <c r="D349" s="13">
         <v>0</v>
       </c>
       <c r="E349" s="13">
-        <v>1190</v>
+        <v>960</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="B350" t="s">
         <v>345</v>
       </c>
       <c r="C350" t="s">
         <v>111</v>
       </c>
       <c r="D350" s="13">
         <v>0</v>
       </c>
       <c r="E350" s="13">
-        <v>1680</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="B351" t="s">
         <v>346</v>
       </c>
       <c r="C351" t="s">
         <v>111</v>
       </c>
       <c r="D351" s="13">
         <v>0</v>
       </c>
       <c r="E351" s="13">
-        <v>960</v>
+        <v>750</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="B352" t="s">
         <v>347</v>
       </c>
       <c r="C352" t="s">
         <v>111</v>
       </c>
       <c r="D352" s="13">
         <v>0</v>
       </c>
       <c r="E352" s="13">
-        <v>1400</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="B353" t="s">
         <v>348</v>
       </c>
       <c r="C353" t="s">
         <v>111</v>
       </c>
       <c r="D353" s="13">
         <v>0</v>
       </c>
       <c r="E353" s="13">
-        <v>530</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="B354" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C354" s="8"/>
       <c r="D354" s="8"/>
       <c r="E354" s="9"/>
     </row>
     <row r="355" spans="1:5">
       <c r="B355" s="10" t="s">
         <v>350</v>
       </c>
       <c r="C355" s="11"/>
       <c r="D355" s="11"/>
       <c r="E355" s="12"/>
     </row>
     <row r="356" spans="1:5">
       <c r="B356" t="s">
         <v>351</v>
       </c>
       <c r="C356" t="s">
         <v>61</v>
       </c>
       <c r="D356" s="13">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E356" s="13">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="B357" t="s">
         <v>352</v>
       </c>
       <c r="C357" t="s">
         <v>61</v>
       </c>
       <c r="D357" s="13">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E357" s="13">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="B358" t="s">
         <v>353</v>
       </c>
       <c r="C358" t="s">
         <v>61</v>
       </c>
       <c r="D358" s="13">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="E358" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="B359" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C359" s="11"/>
       <c r="D359" s="11"/>
       <c r="E359" s="12"/>
     </row>
     <row r="360" spans="1:5">
       <c r="B360" t="s">
         <v>355</v>
       </c>
       <c r="C360" t="s">
         <v>61</v>
       </c>
       <c r="D360" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E360" s="13">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="B361" t="s">
         <v>356</v>
       </c>
       <c r="C361" t="s">
         <v>61</v>
       </c>
       <c r="D361" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E361" s="13">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="B362" t="s">
         <v>357</v>
       </c>
       <c r="C362" t="s">
         <v>61</v>
       </c>
       <c r="D362" s="13">
         <v>4</v>
       </c>
       <c r="E362" s="13">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="B363" s="10" t="s">
         <v>358</v>
       </c>
       <c r="C363" s="11"/>
       <c r="D363" s="11"/>
       <c r="E363" s="12"/>
     </row>
     <row r="364" spans="1:5">
       <c r="B364" t="s">
         <v>359</v>
       </c>
       <c r="C364" t="s">
         <v>61</v>
       </c>
       <c r="D364" s="13">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E364" s="13">
-        <v>310</v>
+        <v>235</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="B365" t="s">
         <v>360</v>
       </c>
       <c r="C365" t="s">
         <v>61</v>
       </c>
       <c r="D365" s="13">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E365" s="13">
-        <v>340</v>
+        <v>295</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="B366" t="s">
         <v>361</v>
       </c>
       <c r="C366" t="s">
         <v>61</v>
       </c>
       <c r="D366" s="13">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E366" s="13">
-        <v>235</v>
+        <v>310</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="B367" t="s">
         <v>362</v>
       </c>
       <c r="C367" t="s">
         <v>61</v>
       </c>
       <c r="D367" s="13">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E367" s="13">
-        <v>295</v>
+        <v>340</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="B368" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C368" s="11"/>
       <c r="D368" s="11"/>
       <c r="E368" s="12"/>
     </row>
     <row r="369" spans="1:5">
       <c r="B369" t="s">
         <v>364</v>
       </c>
       <c r="C369" t="s">
         <v>61</v>
       </c>
       <c r="D369" s="13">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="E369" s="13">
-        <v>180</v>
+        <v>65</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="B370" t="s">
         <v>365</v>
       </c>
       <c r="C370" t="s">
         <v>61</v>
       </c>
       <c r="D370" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E370" s="13">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="B371" t="s">
         <v>366</v>
       </c>
       <c r="C371" t="s">
         <v>61</v>
       </c>
       <c r="D371" s="13">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E371" s="13">
-        <v>120</v>
+        <v>143</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="B372" t="s">
         <v>367</v>
       </c>
       <c r="C372" t="s">
         <v>61</v>
       </c>
       <c r="D372" s="13">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E372" s="13">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="B373" t="s">
         <v>368</v>
       </c>
       <c r="C373" t="s">
         <v>61</v>
       </c>
       <c r="D373" s="13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E373" s="13">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="B374" t="s">
         <v>369</v>
       </c>
       <c r="C374" t="s">
         <v>61</v>
       </c>
       <c r="D374" s="13">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E374" s="13">
-        <v>143</v>
+        <v>180</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="B375" s="10" t="s">
         <v>370</v>
       </c>
       <c r="C375" s="11"/>
       <c r="D375" s="11"/>
       <c r="E375" s="12"/>
     </row>
     <row r="376" spans="1:5">
       <c r="B376" t="s">
         <v>371</v>
       </c>
       <c r="C376" t="s">
         <v>61</v>
       </c>
       <c r="D376" s="13">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E376" s="13">
-        <v>1300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="B377" t="s">
         <v>372</v>
       </c>
       <c r="C377" t="s">
         <v>61</v>
       </c>
       <c r="D377" s="13">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E377" s="13">
-        <v>1300</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="B378" t="s">
         <v>373</v>
       </c>
       <c r="C378" t="s">
         <v>61</v>
       </c>
       <c r="D378" s="13">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E378" s="13">
-        <v>2300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="B379" t="s">
         <v>374</v>
       </c>
       <c r="C379" t="s">
         <v>61</v>
       </c>
       <c r="D379" s="13">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E379" s="13">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="B380" t="s">
         <v>375</v>
       </c>
       <c r="C380" t="s">
         <v>61</v>
       </c>
       <c r="D380" s="13">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E380" s="13">
-        <v>1360</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="B381" t="s">
         <v>376</v>
       </c>
       <c r="C381" t="s">
         <v>61</v>
       </c>
       <c r="D381" s="13">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="E381" s="13">
-        <v>2000</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="B382" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C382" s="11"/>
       <c r="D382" s="11"/>
       <c r="E382" s="12"/>
     </row>
     <row r="383" spans="1:5">
       <c r="B383" s="10" t="s">
         <v>378</v>
       </c>
       <c r="C383" s="11"/>
       <c r="D383" s="11"/>
       <c r="E383" s="12"/>
     </row>
     <row r="384" spans="1:5">
       <c r="B384" t="s">
         <v>379</v>
       </c>
       <c r="C384" t="s">
         <v>111</v>
       </c>
       <c r="D384" s="13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E384" s="13">
-        <v>1700</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="B385" t="s">
         <v>380</v>
       </c>
       <c r="C385" t="s">
         <v>111</v>
       </c>
       <c r="D385" s="13">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E385" s="13">
-        <v>2300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="B386" t="s">
         <v>381</v>
       </c>
       <c r="C386" t="s">
         <v>111</v>
       </c>
       <c r="D386" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E386" s="13">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="B387" t="s">
         <v>382</v>
       </c>
       <c r="C387" t="s">
         <v>111</v>
       </c>
       <c r="D387" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E387" s="13">
-        <v>2200</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388"/>
       <c r="B388" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="B389" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C389" s="8"/>
       <c r="D389" s="8"/>
       <c r="E389" s="9"/>
     </row>
@@ -7991,224 +7991,224 @@
         <v>111</v>
       </c>
       <c r="D393" s="13">
         <v>25</v>
       </c>
       <c r="E393" s="13">
         <v>245</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="B394" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C394" s="11"/>
       <c r="D394" s="11"/>
       <c r="E394" s="12"/>
     </row>
     <row r="395" spans="1:5">
       <c r="B395" t="s">
         <v>387</v>
       </c>
       <c r="C395" t="s">
         <v>111</v>
       </c>
       <c r="D395" s="13">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E395" s="13">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="B396" t="s">
         <v>388</v>
       </c>
       <c r="C396" t="s">
         <v>111</v>
       </c>
       <c r="D396" s="13">
         <v>30</v>
       </c>
       <c r="E396" s="13">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="B397" t="s">
         <v>389</v>
       </c>
       <c r="C397" t="s">
         <v>111</v>
       </c>
       <c r="D397" s="13">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E397" s="13">
-        <v>225</v>
+        <v>340</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="B398" t="s">
         <v>390</v>
       </c>
       <c r="C398" t="s">
         <v>111</v>
       </c>
       <c r="D398" s="13">
         <v>30</v>
       </c>
       <c r="E398" s="13">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="B399" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C399" s="11"/>
       <c r="D399" s="11"/>
       <c r="E399" s="12"/>
     </row>
     <row r="400" spans="1:5">
       <c r="B400" t="s">
         <v>392</v>
       </c>
       <c r="C400" t="s">
         <v>111</v>
       </c>
       <c r="D400" s="13">
         <v>28</v>
       </c>
       <c r="E400" s="13">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="B401" t="s">
         <v>393</v>
       </c>
       <c r="C401" t="s">
         <v>111</v>
       </c>
       <c r="D401" s="13">
         <v>30</v>
       </c>
       <c r="E401" s="13">
-        <v>320</v>
+        <v>345</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="B402" t="s">
         <v>394</v>
       </c>
       <c r="C402" t="s">
         <v>111</v>
       </c>
       <c r="D402" s="13">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E402" s="13">
-        <v>420</v>
+        <v>410</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="B403" t="s">
         <v>395</v>
       </c>
       <c r="C403" t="s">
         <v>111</v>
       </c>
       <c r="D403" s="13">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E403" s="13">
-        <v>410</v>
+        <v>430</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="B404" t="s">
         <v>396</v>
       </c>
       <c r="C404" t="s">
         <v>111</v>
       </c>
       <c r="D404" s="13">
         <v>30</v>
       </c>
       <c r="E404" s="13">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="B405" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C405" s="11"/>
       <c r="D405" s="11"/>
       <c r="E405" s="12"/>
     </row>
     <row r="406" spans="1:5">
       <c r="B406" t="s">
         <v>398</v>
       </c>
       <c r="C406" t="s">
         <v>111</v>
       </c>
       <c r="D406" s="13">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E406" s="13">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="B407" t="s">
         <v>399</v>
       </c>
       <c r="C407" t="s">
         <v>111</v>
       </c>
       <c r="D407" s="13">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E407" s="13">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="B408" t="s">
         <v>400</v>
       </c>
       <c r="C408" t="s">
         <v>111</v>
       </c>
       <c r="D408" s="13">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E408" s="13">
-        <v>800</v>
+        <v>520</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="B409" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C409" s="8"/>
       <c r="D409" s="8"/>
       <c r="E409" s="9"/>
     </row>
     <row r="410" spans="1:5">
       <c r="B410" t="s">
         <v>402</v>
       </c>
       <c r="C410" t="s">
         <v>122</v>
       </c>
       <c r="D410" s="13">
         <v>30</v>
       </c>
       <c r="E410" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="411" spans="1:5">
@@ -8617,507 +8617,507 @@
         <v>431</v>
       </c>
       <c r="C440" s="8"/>
       <c r="D440" s="8"/>
       <c r="E440" s="9"/>
     </row>
     <row r="441" spans="1:5">
       <c r="B441" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C441" s="11"/>
       <c r="D441" s="11"/>
       <c r="E441" s="12"/>
     </row>
     <row r="442" spans="1:5">
       <c r="B442" t="s">
         <v>433</v>
       </c>
       <c r="C442" t="s">
         <v>10</v>
       </c>
       <c r="D442" s="13">
         <v>25</v>
       </c>
       <c r="E442" s="13">
-        <v>565</v>
+        <v>385</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="B443" t="s">
         <v>434</v>
       </c>
       <c r="C443" t="s">
         <v>10</v>
       </c>
       <c r="D443" s="13">
         <v>25</v>
       </c>
       <c r="E443" s="13">
-        <v>430</v>
+        <v>615</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="B444" t="s">
         <v>435</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" s="13">
         <v>25</v>
       </c>
       <c r="E444" s="13">
-        <v>370</v>
+        <v>510</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="B445" t="s">
         <v>436</v>
       </c>
       <c r="C445" t="s">
         <v>10</v>
       </c>
       <c r="D445" s="13">
         <v>25</v>
       </c>
       <c r="E445" s="13">
         <v>220</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="B446" t="s">
         <v>437</v>
       </c>
       <c r="C446" t="s">
         <v>10</v>
       </c>
       <c r="D446" s="13">
         <v>25</v>
       </c>
       <c r="E446" s="13">
-        <v>435</v>
+        <v>715</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="B447" t="s">
         <v>438</v>
       </c>
       <c r="C447" t="s">
         <v>10</v>
       </c>
       <c r="D447" s="13">
         <v>25</v>
       </c>
       <c r="E447" s="13">
-        <v>235</v>
+        <v>370</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="B448" t="s">
         <v>439</v>
       </c>
       <c r="C448" t="s">
         <v>10</v>
       </c>
       <c r="D448" s="13">
         <v>25</v>
       </c>
       <c r="E448" s="13">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="B449" t="s">
         <v>440</v>
       </c>
       <c r="C449" t="s">
         <v>10</v>
       </c>
       <c r="D449" s="13">
         <v>25</v>
       </c>
       <c r="E449" s="13">
-        <v>220</v>
+        <v>435</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="B450" t="s">
         <v>441</v>
       </c>
       <c r="C450" t="s">
         <v>10</v>
       </c>
       <c r="D450" s="13">
         <v>25</v>
       </c>
       <c r="E450" s="13">
-        <v>510</v>
+        <v>235</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="B451" t="s">
         <v>442</v>
       </c>
       <c r="C451" t="s">
         <v>10</v>
       </c>
       <c r="D451" s="13">
         <v>25</v>
       </c>
       <c r="E451" s="13">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="B452" t="s">
         <v>443</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" s="13">
         <v>25</v>
       </c>
       <c r="E452" s="13">
-        <v>715</v>
+        <v>220</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="B453" t="s">
         <v>444</v>
       </c>
       <c r="C453" t="s">
         <v>10</v>
       </c>
       <c r="D453" s="13">
         <v>25</v>
       </c>
       <c r="E453" s="13">
-        <v>500</v>
+        <v>565</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="B454" t="s">
         <v>445</v>
       </c>
       <c r="C454" t="s">
         <v>10</v>
       </c>
       <c r="D454" s="13">
         <v>25</v>
       </c>
       <c r="E454" s="13">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="B455" t="s">
         <v>446</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" s="13">
         <v>25</v>
       </c>
       <c r="E455" s="13">
-        <v>470</v>
+        <v>500</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="B456" t="s">
         <v>447</v>
       </c>
       <c r="C456" t="s">
         <v>10</v>
       </c>
       <c r="D456" s="13">
         <v>25</v>
       </c>
       <c r="E456" s="13">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="B457" t="s">
         <v>448</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" s="13">
         <v>25</v>
       </c>
       <c r="E457" s="13">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="B458" t="s">
         <v>449</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" s="13">
         <v>25</v>
       </c>
       <c r="E458" s="13">
-        <v>220</v>
+        <v>345</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="B459" t="s">
         <v>450</v>
       </c>
       <c r="C459" t="s">
         <v>10</v>
       </c>
       <c r="D459" s="13">
         <v>25</v>
       </c>
       <c r="E459" s="13">
-        <v>1000</v>
+        <v>210</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="B460" t="s">
         <v>451</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" s="13">
         <v>25</v>
       </c>
       <c r="E460" s="13">
-        <v>275</v>
+        <v>170</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="B461" t="s">
         <v>452</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" s="13">
         <v>25</v>
       </c>
       <c r="E461" s="13">
-        <v>345</v>
+        <v>220</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="B462" t="s">
         <v>453</v>
       </c>
       <c r="C462" t="s">
         <v>10</v>
       </c>
       <c r="D462" s="13">
         <v>25</v>
       </c>
       <c r="E462" s="13">
-        <v>295</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="B463" t="s">
         <v>454</v>
       </c>
       <c r="C463" t="s">
         <v>10</v>
       </c>
       <c r="D463" s="13">
         <v>25</v>
       </c>
       <c r="E463" s="13">
-        <v>477</v>
+        <v>275</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="B464" t="s">
         <v>455</v>
       </c>
       <c r="C464" t="s">
         <v>10</v>
       </c>
       <c r="D464" s="13">
         <v>25</v>
       </c>
       <c r="E464" s="13">
-        <v>540</v>
+        <v>345</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="B465" t="s">
         <v>456</v>
       </c>
       <c r="C465" t="s">
         <v>10</v>
       </c>
       <c r="D465" s="13">
         <v>25</v>
       </c>
       <c r="E465" s="13">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="B466" t="s">
         <v>457</v>
       </c>
       <c r="C466" t="s">
         <v>10</v>
       </c>
       <c r="D466" s="13">
         <v>25</v>
       </c>
       <c r="E466" s="13">
-        <v>200</v>
+        <v>477</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="B467" t="s">
         <v>458</v>
       </c>
       <c r="C467" t="s">
         <v>10</v>
       </c>
       <c r="D467" s="13">
         <v>25</v>
       </c>
       <c r="E467" s="13">
-        <v>345</v>
+        <v>540</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="B468" t="s">
         <v>459</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" s="13">
         <v>25</v>
       </c>
       <c r="E468" s="13">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="B469" t="s">
         <v>460</v>
       </c>
       <c r="C469" t="s">
         <v>10</v>
       </c>
       <c r="D469" s="13">
         <v>25</v>
       </c>
       <c r="E469" s="13">
-        <v>385</v>
+        <v>470</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="B470" t="s">
         <v>461</v>
       </c>
       <c r="C470" t="s">
         <v>10</v>
       </c>
       <c r="D470" s="13">
         <v>25</v>
       </c>
       <c r="E470" s="13">
-        <v>615</v>
+        <v>320</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="B471" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C471" s="11"/>
       <c r="D471" s="11"/>
       <c r="E471" s="12"/>
     </row>
     <row r="472" spans="1:5">
       <c r="B472" t="s">
         <v>463</v>
       </c>
       <c r="C472" t="s">
         <v>61</v>
       </c>
       <c r="D472" s="13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E472" s="13">
-        <v>120</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="B473" t="s">
         <v>464</v>
       </c>
       <c r="C473" t="s">
         <v>61</v>
       </c>
       <c r="D473" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E473" s="13">
         <v>120</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="B474" t="s">
         <v>465</v>
       </c>
       <c r="C474" t="s">
         <v>61</v>
       </c>
       <c r="D474" s="13">
         <v>0</v>
       </c>
       <c r="E474" s="13">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="B475" t="s">
         <v>466</v>
       </c>
       <c r="C475" t="s">
         <v>61</v>
       </c>
       <c r="D475" s="13">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E475" s="13">
-        <v>1050</v>
+        <v>270</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="B476" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C476" s="11"/>
       <c r="D476" s="11"/>
       <c r="E476" s="12"/>
     </row>
     <row r="477" spans="1:5">
       <c r="B477" t="s">
         <v>468</v>
       </c>
       <c r="C477" t="s">
         <v>61</v>
       </c>
       <c r="D477" s="13">
         <v>2</v>
       </c>
       <c r="E477" s="13">
         <v>190</v>
       </c>
     </row>
     <row r="478" spans="1:5">
@@ -9306,692 +9306,692 @@
         <v>25</v>
       </c>
       <c r="E492" s="13">
         <v>320</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="B493" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C493" s="11"/>
       <c r="D493" s="11"/>
       <c r="E493" s="12"/>
     </row>
     <row r="494" spans="1:5">
       <c r="B494" t="s">
         <v>483</v>
       </c>
       <c r="C494" t="s">
         <v>10</v>
       </c>
       <c r="D494" s="13">
         <v>25</v>
       </c>
       <c r="E494" s="13">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="B495" t="s">
         <v>484</v>
       </c>
       <c r="C495" t="s">
         <v>10</v>
       </c>
       <c r="D495" s="13">
         <v>25</v>
       </c>
       <c r="E495" s="13">
-        <v>430</v>
+        <v>385</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="B496" t="s">
         <v>485</v>
       </c>
       <c r="C496"/>
       <c r="D496" s="13">
         <v>1</v>
       </c>
       <c r="E496" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="B497" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C497" s="11"/>
       <c r="D497" s="11"/>
       <c r="E497" s="12"/>
     </row>
     <row r="498" spans="1:5">
       <c r="B498" t="s">
         <v>487</v>
       </c>
       <c r="C498" t="s">
         <v>61</v>
       </c>
       <c r="D498" s="13">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="E498" s="13">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="B499" t="s">
         <v>488</v>
       </c>
       <c r="C499" t="s">
         <v>61</v>
       </c>
       <c r="D499" s="13">
         <v>21</v>
       </c>
       <c r="E499" s="13">
         <v>8500</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="B500" t="s">
         <v>489</v>
       </c>
       <c r="C500" t="s">
         <v>61</v>
       </c>
       <c r="D500" s="13">
         <v>1</v>
       </c>
       <c r="E500" s="13">
         <v>215</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="B501" t="s">
         <v>490</v>
       </c>
       <c r="C501" t="s">
         <v>61</v>
       </c>
       <c r="D501" s="13">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="E501" s="13">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="B502" t="s">
         <v>491</v>
       </c>
       <c r="C502" t="s">
         <v>61</v>
       </c>
       <c r="D502" s="13">
         <v>10</v>
       </c>
       <c r="E502" s="13">
-        <v>550</v>
+        <v>395</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="B503" t="s">
         <v>492</v>
       </c>
       <c r="C503" t="s">
         <v>61</v>
       </c>
       <c r="D503" s="13">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E503" s="13">
-        <v>395</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="B504" t="s">
         <v>493</v>
       </c>
       <c r="C504" t="s">
         <v>61</v>
       </c>
       <c r="D504" s="13">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E504" s="13">
-        <v>6900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="B505" t="s">
         <v>494</v>
       </c>
       <c r="C505" t="s">
         <v>61</v>
       </c>
       <c r="D505" s="13">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E505" s="13">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="B506" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C506" s="8"/>
       <c r="D506" s="8"/>
       <c r="E506" s="9"/>
     </row>
     <row r="507" spans="1:5">
       <c r="B507" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C507" s="11"/>
       <c r="D507" s="11"/>
       <c r="E507" s="12"/>
     </row>
     <row r="508" spans="1:5">
       <c r="B508" t="s">
         <v>497</v>
       </c>
       <c r="C508" t="s">
         <v>61</v>
       </c>
       <c r="D508" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E508" s="13">
-        <v>1000</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="B509" t="s">
         <v>498</v>
       </c>
       <c r="C509" t="s">
         <v>61</v>
       </c>
       <c r="D509" s="13">
         <v>14</v>
       </c>
       <c r="E509" s="13">
-        <v>4000</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="B510" t="s">
         <v>499</v>
       </c>
       <c r="C510" t="s">
         <v>61</v>
       </c>
       <c r="D510" s="13">
         <v>10</v>
       </c>
       <c r="E510" s="13">
-        <v>3400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="B511" t="s">
         <v>500</v>
       </c>
       <c r="C511" t="s">
         <v>61</v>
       </c>
       <c r="D511" s="13">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E511" s="13">
-        <v>4500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="B512" t="s">
         <v>501</v>
       </c>
       <c r="C512" t="s">
         <v>61</v>
       </c>
       <c r="D512" s="13">
         <v>10</v>
       </c>
       <c r="E512" s="13">
-        <v>1750</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="B513" t="s">
         <v>502</v>
       </c>
       <c r="C513" t="s">
         <v>61</v>
       </c>
       <c r="D513" s="13">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E513" s="13">
-        <v>1420</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="B514" t="s">
         <v>503</v>
       </c>
       <c r="C514" t="s">
         <v>61</v>
       </c>
       <c r="D514" s="13">
         <v>10</v>
       </c>
       <c r="E514" s="13">
-        <v>1300</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="B515" t="s">
         <v>504</v>
       </c>
       <c r="C515" t="s">
         <v>61</v>
       </c>
       <c r="D515" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E515" s="13">
-        <v>650</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="B516" t="s">
         <v>505</v>
       </c>
       <c r="C516" t="s">
         <v>61</v>
       </c>
       <c r="D516" s="13">
         <v>10</v>
       </c>
       <c r="E516" s="13">
-        <v>1050</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="B517" t="s">
         <v>506</v>
       </c>
       <c r="C517" t="s">
         <v>61</v>
       </c>
       <c r="D517" s="13">
         <v>9</v>
       </c>
       <c r="E517" s="13">
-        <v>2300</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="B518" t="s">
         <v>507</v>
       </c>
       <c r="C518" t="s">
         <v>61</v>
       </c>
       <c r="D518" s="13">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E518" s="13">
-        <v>1150</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="B519" t="s">
         <v>508</v>
       </c>
       <c r="C519" t="s">
         <v>61</v>
       </c>
       <c r="D519" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E519" s="13">
-        <v>3600</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="B520" t="s">
         <v>509</v>
       </c>
       <c r="C520" t="s">
         <v>61</v>
       </c>
       <c r="D520" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E520" s="13">
-        <v>3600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="B521" t="s">
         <v>510</v>
       </c>
       <c r="C521" t="s">
         <v>61</v>
       </c>
       <c r="D521" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E521" s="13">
-        <v>4100</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="B522" t="s">
         <v>511</v>
       </c>
       <c r="C522" t="s">
         <v>61</v>
       </c>
       <c r="D522" s="13">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E522" s="13">
-        <v>4900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="B523" t="s">
         <v>512</v>
       </c>
       <c r="C523" t="s">
         <v>61</v>
       </c>
       <c r="D523" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E523" s="13">
-        <v>3100</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="B524" t="s">
         <v>513</v>
       </c>
       <c r="C524" t="s">
         <v>61</v>
       </c>
       <c r="D524" s="13">
         <v>9</v>
       </c>
       <c r="E524" s="13">
-        <v>2680</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="B525" t="s">
         <v>514</v>
       </c>
       <c r="C525" t="s">
         <v>61</v>
       </c>
       <c r="D525" s="13">
         <v>10</v>
       </c>
       <c r="E525" s="13">
-        <v>3100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="B526" t="s">
         <v>515</v>
       </c>
       <c r="C526" t="s">
         <v>61</v>
       </c>
       <c r="D526" s="13">
         <v>14</v>
       </c>
       <c r="E526" s="13">
-        <v>1000</v>
+        <v>920</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="B527" t="s">
         <v>516</v>
       </c>
       <c r="C527" t="s">
         <v>61</v>
       </c>
       <c r="D527" s="13">
         <v>10</v>
       </c>
       <c r="E527" s="13">
-        <v>1160</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="B528" t="s">
         <v>517</v>
       </c>
       <c r="C528" t="s">
         <v>61</v>
       </c>
       <c r="D528" s="13">
         <v>9</v>
       </c>
       <c r="E528" s="13">
-        <v>2750</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="B529" t="s">
         <v>518</v>
       </c>
       <c r="C529" t="s">
         <v>61</v>
       </c>
       <c r="D529" s="13">
         <v>10</v>
       </c>
       <c r="E529" s="13">
-        <v>1000</v>
+        <v>950</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="B530" t="s">
         <v>519</v>
       </c>
       <c r="C530" t="s">
         <v>61</v>
       </c>
       <c r="D530" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E530" s="13">
-        <v>920</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="B531" t="s">
         <v>520</v>
       </c>
       <c r="C531" t="s">
         <v>61</v>
       </c>
       <c r="D531" s="13">
         <v>10</v>
       </c>
       <c r="E531" s="13">
-        <v>1600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="B532" t="s">
         <v>521</v>
       </c>
       <c r="C532" t="s">
         <v>61</v>
       </c>
       <c r="D532" s="13">
         <v>9</v>
       </c>
       <c r="E532" s="13">
-        <v>2150</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="B533" t="s">
         <v>522</v>
       </c>
       <c r="C533" t="s">
         <v>61</v>
       </c>
       <c r="D533" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E533" s="13">
-        <v>950</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="B534" t="s">
         <v>523</v>
       </c>
       <c r="C534" t="s">
         <v>61</v>
       </c>
       <c r="D534" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E534" s="13">
-        <v>2250</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535"/>
       <c r="B535" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E535" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="B536" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C536" s="8"/>
       <c r="D536" s="8"/>
       <c r="E536" s="9"/>
     </row>
     <row r="537" spans="1:5">
       <c r="B537" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C537" s="11"/>
       <c r="D537" s="11"/>
       <c r="E537" s="12"/>
     </row>
     <row r="538" spans="1:5">
       <c r="B538" t="s">
         <v>524</v>
       </c>
       <c r="C538" t="s">
         <v>61</v>
       </c>
       <c r="D538" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E538" s="13">
-        <v>3600</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="B539" t="s">
         <v>525</v>
       </c>
       <c r="C539" t="s">
         <v>61</v>
       </c>
       <c r="D539" s="13">
         <v>9</v>
       </c>
       <c r="E539" s="13">
-        <v>3800</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="B540" t="s">
         <v>526</v>
       </c>
       <c r="C540" t="s">
         <v>61</v>
       </c>
       <c r="D540" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E540" s="13">
-        <v>2200</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="B541" t="s">
         <v>527</v>
       </c>
       <c r="C541" t="s">
         <v>61</v>
       </c>
       <c r="D541" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E541" s="13">
-        <v>4800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="B542" t="s">
         <v>528</v>
       </c>
       <c r="C542" t="s">
         <v>61</v>
       </c>
       <c r="D542" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E542" s="13">
-        <v>1320</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="B543" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C543" s="11"/>
       <c r="D543" s="11"/>
       <c r="E543" s="12"/>
     </row>
     <row r="544" spans="1:5">
       <c r="B544" t="s">
         <v>530</v>
       </c>
       <c r="C544" t="s">
         <v>61</v>
       </c>
       <c r="D544" s="13">
         <v>2</v>
       </c>
       <c r="E544" s="13">
         <v>1400</v>
       </c>
     </row>
     <row r="545" spans="1:5">
@@ -10002,703 +10002,703 @@
         <v>61</v>
       </c>
       <c r="D545" s="13">
         <v>9</v>
       </c>
       <c r="E545" s="13">
         <v>3500</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="B546" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C546" s="11"/>
       <c r="D546" s="11"/>
       <c r="E546" s="12"/>
     </row>
     <row r="547" spans="1:5">
       <c r="B547" t="s">
         <v>533</v>
       </c>
       <c r="C547" t="s">
         <v>61</v>
       </c>
       <c r="D547" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E547" s="13">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="B548" t="s">
         <v>534</v>
       </c>
       <c r="C548" t="s">
         <v>61</v>
       </c>
       <c r="D548" s="13">
         <v>10</v>
       </c>
       <c r="E548" s="13">
-        <v>1250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="B549" t="s">
         <v>535</v>
       </c>
       <c r="C549" t="s">
         <v>61</v>
       </c>
       <c r="D549" s="13">
         <v>9</v>
       </c>
       <c r="E549" s="13">
-        <v>2000</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="B550" t="s">
         <v>536</v>
       </c>
       <c r="C550" t="s">
         <v>61</v>
       </c>
       <c r="D550" s="13">
         <v>10</v>
       </c>
       <c r="E550" s="13">
-        <v>1450</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="B551" t="s">
         <v>537</v>
       </c>
       <c r="C551" t="s">
         <v>61</v>
       </c>
       <c r="D551" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E551" s="13">
-        <v>5100</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="B552" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C552" s="11"/>
       <c r="D552" s="11"/>
       <c r="E552" s="12"/>
     </row>
     <row r="553" spans="1:5">
       <c r="B553" t="s">
         <v>539</v>
       </c>
       <c r="C553" t="s">
         <v>61</v>
       </c>
       <c r="D553" s="13">
         <v>10</v>
       </c>
       <c r="E553" s="13">
-        <v>1300</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="B554" t="s">
         <v>540</v>
       </c>
       <c r="C554" t="s">
         <v>61</v>
       </c>
       <c r="D554" s="13">
         <v>9</v>
       </c>
       <c r="E554" s="13">
-        <v>4950</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="B555" t="s">
         <v>541</v>
       </c>
       <c r="C555" t="s">
         <v>61</v>
       </c>
       <c r="D555" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E555" s="13">
-        <v>6000</v>
+        <v>940</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="B556" t="s">
         <v>542</v>
       </c>
       <c r="C556" t="s">
         <v>61</v>
       </c>
       <c r="D556" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E556" s="13">
-        <v>4500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="B557" t="s">
         <v>543</v>
       </c>
       <c r="C557" t="s">
         <v>61</v>
       </c>
       <c r="D557" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E557" s="13">
-        <v>5980</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="B558" t="s">
         <v>544</v>
       </c>
       <c r="C558" t="s">
         <v>61</v>
       </c>
       <c r="D558" s="13">
         <v>2</v>
       </c>
       <c r="E558" s="13">
-        <v>1400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="B559" t="s">
         <v>545</v>
       </c>
       <c r="C559" t="s">
         <v>61</v>
       </c>
       <c r="D559" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E559" s="13">
-        <v>4200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="B560" t="s">
         <v>546</v>
       </c>
       <c r="C560" t="s">
         <v>61</v>
       </c>
       <c r="D560" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E560" s="13">
-        <v>1600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="B561" t="s">
         <v>547</v>
       </c>
       <c r="C561" t="s">
         <v>61</v>
       </c>
       <c r="D561" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E561" s="13">
-        <v>9500</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="B562" t="s">
         <v>548</v>
       </c>
       <c r="C562" t="s">
         <v>61</v>
       </c>
       <c r="D562" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E562" s="13">
-        <v>900</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="B563" t="s">
         <v>549</v>
       </c>
       <c r="C563" t="s">
         <v>61</v>
       </c>
       <c r="D563" s="13">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E563" s="13">
-        <v>1280</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="B564" t="s">
         <v>550</v>
       </c>
       <c r="C564" t="s">
         <v>61</v>
       </c>
       <c r="D564" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E564" s="13">
-        <v>1100</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="B565" t="s">
         <v>551</v>
       </c>
       <c r="C565" t="s">
         <v>61</v>
       </c>
       <c r="D565" s="13">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E565" s="13">
-        <v>1400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="B566" t="s">
         <v>552</v>
       </c>
       <c r="C566" t="s">
         <v>61</v>
       </c>
       <c r="D566" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E566" s="13">
-        <v>900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="B567" t="s">
         <v>553</v>
       </c>
       <c r="C567" t="s">
         <v>61</v>
       </c>
       <c r="D567" s="13">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E567" s="13">
-        <v>1300</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="B568" t="s">
         <v>554</v>
       </c>
       <c r="C568" t="s">
         <v>61</v>
       </c>
       <c r="D568" s="13">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E568" s="13">
-        <v>1550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="B569" t="s">
         <v>555</v>
       </c>
       <c r="C569" t="s">
         <v>61</v>
       </c>
       <c r="D569" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E569" s="13">
-        <v>2700</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="B570" t="s">
         <v>556</v>
       </c>
       <c r="C570" t="s">
         <v>61</v>
       </c>
       <c r="D570" s="13">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E570" s="13">
-        <v>2050</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="B571" t="s">
         <v>557</v>
       </c>
       <c r="C571" t="s">
         <v>61</v>
       </c>
       <c r="D571" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E571" s="13">
-        <v>3500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="B572" t="s">
         <v>558</v>
       </c>
       <c r="C572" t="s">
         <v>61</v>
       </c>
       <c r="D572" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E572" s="13">
-        <v>4100</v>
+        <v>900</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="B573" t="s">
         <v>559</v>
       </c>
       <c r="C573" t="s">
         <v>61</v>
       </c>
       <c r="D573" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E573" s="13">
-        <v>4600</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="B574" t="s">
         <v>560</v>
       </c>
       <c r="C574" t="s">
         <v>61</v>
       </c>
       <c r="D574" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E574" s="13">
-        <v>3200</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="B575" t="s">
         <v>561</v>
       </c>
       <c r="C575" t="s">
         <v>61</v>
       </c>
       <c r="D575" s="13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E575" s="13">
-        <v>1700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="B576" t="s">
         <v>562</v>
       </c>
       <c r="C576" t="s">
         <v>61</v>
       </c>
       <c r="D576" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E576" s="13">
-        <v>3400</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="B577" t="s">
         <v>563</v>
       </c>
       <c r="C577" t="s">
         <v>61</v>
       </c>
       <c r="D577" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E577" s="13">
-        <v>6500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="B578" t="s">
         <v>564</v>
       </c>
       <c r="C578" t="s">
         <v>61</v>
       </c>
       <c r="D578" s="13">
         <v>9</v>
       </c>
       <c r="E578" s="13">
-        <v>3600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="B579" t="s">
         <v>565</v>
       </c>
       <c r="C579" t="s">
         <v>61</v>
       </c>
       <c r="D579" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E579" s="13">
-        <v>940</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="B580" t="s">
         <v>566</v>
       </c>
       <c r="C580" t="s">
         <v>61</v>
       </c>
       <c r="D580" s="13">
         <v>2</v>
       </c>
       <c r="E580" s="13">
-        <v>1100</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="B581" t="s">
         <v>567</v>
       </c>
       <c r="C581" t="s">
         <v>61</v>
       </c>
       <c r="D581" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E581" s="13">
-        <v>2850</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="B582" t="s">
         <v>568</v>
       </c>
       <c r="C582" t="s">
         <v>61</v>
       </c>
       <c r="D582" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E582" s="13">
-        <v>900</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="B583" t="s">
         <v>569</v>
       </c>
       <c r="C583" t="s">
         <v>61</v>
       </c>
       <c r="D583" s="13">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E583" s="13">
-        <v>1500</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584"/>
       <c r="B584" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C584" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="B585" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C585" s="8"/>
       <c r="D585" s="8"/>
       <c r="E585" s="9"/>
     </row>
     <row r="586" spans="1:5">
       <c r="B586" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C586" s="11"/>
       <c r="D586" s="11"/>
       <c r="E586" s="12"/>
     </row>
     <row r="587" spans="1:5">
       <c r="B587" t="s">
         <v>571</v>
       </c>
       <c r="C587" t="s">
         <v>61</v>
       </c>
       <c r="D587" s="13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E587" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="B588" t="s">
         <v>572</v>
       </c>
       <c r="C588" t="s">
         <v>61</v>
       </c>
       <c r="D588" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E588" s="13">
-        <v>2000</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="B589" t="s">
         <v>573</v>
       </c>
       <c r="C589" t="s">
         <v>61</v>
       </c>
       <c r="D589" s="13">
         <v>3</v>
       </c>
       <c r="E589" s="13">
-        <v>2150</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="B590" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C590" s="11"/>
       <c r="D590" s="11"/>
       <c r="E590" s="12"/>
     </row>
     <row r="591" spans="1:5">
       <c r="B591" t="s">
         <v>575</v>
       </c>
       <c r="C591" t="s">
         <v>61</v>
       </c>
       <c r="D591" s="13">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E591" s="13">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="B592" t="s">
         <v>576</v>
       </c>
       <c r="C592" t="s">
         <v>61</v>
       </c>
       <c r="D592" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E592" s="13">
-        <v>2500</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="B593" t="s">
         <v>577</v>
       </c>
       <c r="C593" t="s">
         <v>61</v>
       </c>
       <c r="D593" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E593" s="13">
-        <v>5850</v>
+        <v>920</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="B594" t="s">
         <v>578</v>
       </c>
       <c r="C594" t="s">
         <v>61</v>
       </c>
       <c r="D594" s="13">
         <v>10</v>
       </c>
       <c r="E594" s="13">
         <v>4000</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="B595" t="s">
         <v>579</v>
       </c>
       <c r="C595" t="s">
         <v>61</v>
       </c>
       <c r="D595" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E595" s="13">
-        <v>920</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="B596" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C596" s="11"/>
       <c r="D596" s="11"/>
       <c r="E596" s="12"/>
     </row>
     <row r="597" spans="1:5">
       <c r="B597" t="s">
         <v>581</v>
       </c>
       <c r="C597" t="s">
         <v>61</v>
       </c>
       <c r="D597" s="13">
         <v>9</v>
       </c>
       <c r="E597" s="13">
         <v>4600</v>
       </c>
     </row>
     <row r="598" spans="1:5">
@@ -10729,96 +10729,96 @@
         <v>3800</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="B600" t="s">
         <v>584</v>
       </c>
       <c r="C600" t="s">
         <v>61</v>
       </c>
       <c r="D600" s="13">
         <v>3</v>
       </c>
       <c r="E600" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="B601" t="s">
         <v>585</v>
       </c>
       <c r="C601" t="s">
         <v>61</v>
       </c>
       <c r="D601" s="13">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="E601" s="13">
-        <v>1550</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="B602" t="s">
         <v>586</v>
       </c>
       <c r="C602" t="s">
         <v>61</v>
       </c>
       <c r="D602" s="13">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E602" s="13">
-        <v>3300</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="B603" t="s">
         <v>587</v>
       </c>
       <c r="C603" t="s">
         <v>61</v>
       </c>
       <c r="D603" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E603" s="13">
-        <v>6000</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="B604" t="s">
         <v>588</v>
       </c>
       <c r="C604" t="s">
         <v>61</v>
       </c>
       <c r="D604" s="13">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E604" s="13">
-        <v>5100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="B605" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C605" s="11"/>
       <c r="D605" s="11"/>
       <c r="E605" s="12"/>
     </row>
     <row r="606" spans="1:5">
       <c r="B606" t="s">
         <v>590</v>
       </c>
       <c r="C606" t="s">
         <v>61</v>
       </c>
       <c r="D606" s="13">
         <v>2</v>
       </c>
       <c r="E606" s="13">
         <v>1100</v>
       </c>
     </row>
     <row r="607" spans="1:5">
@@ -11036,396 +11036,396 @@
         <v>1</v>
       </c>
       <c r="E622" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="B623" s="7" t="s">
         <v>607</v>
       </c>
       <c r="C623" s="8"/>
       <c r="D623" s="8"/>
       <c r="E623" s="9"/>
     </row>
     <row r="624" spans="1:5">
       <c r="B624" t="s">
         <v>608</v>
       </c>
       <c r="C624" t="s">
         <v>122</v>
       </c>
       <c r="D624" s="13">
         <v>0</v>
       </c>
       <c r="E624" s="13">
-        <v>80</v>
+        <v>170</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="B625" t="s">
         <v>609</v>
       </c>
       <c r="C625" t="s">
         <v>122</v>
       </c>
       <c r="D625" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E625" s="13">
-        <v>200</v>
+        <v>680</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="B626" t="s">
         <v>610</v>
       </c>
       <c r="C626" t="s">
         <v>122</v>
       </c>
       <c r="D626" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E626" s="13">
-        <v>650</v>
+        <v>90</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="B627" t="s">
         <v>611</v>
       </c>
       <c r="C627" t="s">
         <v>122</v>
       </c>
       <c r="D627" s="13">
         <v>1</v>
       </c>
       <c r="E627" s="13">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="B628" t="s">
         <v>612</v>
       </c>
       <c r="C628" t="s">
         <v>122</v>
       </c>
       <c r="D628" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E628" s="13">
-        <v>110</v>
+        <v>430</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="B629" t="s">
         <v>613</v>
       </c>
       <c r="C629" t="s">
         <v>122</v>
       </c>
       <c r="D629" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E629" s="13">
-        <v>410</v>
+        <v>180</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="B630" t="s">
         <v>614</v>
       </c>
       <c r="C630" t="s">
         <v>122</v>
       </c>
       <c r="D630" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E630" s="13">
-        <v>100</v>
+        <v>270</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="B631" t="s">
         <v>615</v>
       </c>
       <c r="C631" t="s">
         <v>122</v>
       </c>
       <c r="D631" s="13">
         <v>0</v>
       </c>
       <c r="E631" s="13">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="B632" t="s">
         <v>616</v>
       </c>
       <c r="C632" t="s">
         <v>122</v>
       </c>
       <c r="D632" s="13">
         <v>0</v>
       </c>
       <c r="E632" s="13">
-        <v>280</v>
+        <v>125</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633"/>
       <c r="B633" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C633" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D633" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E633" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="B634" s="7" t="s">
         <v>607</v>
       </c>
       <c r="C634" s="8"/>
       <c r="D634" s="8"/>
       <c r="E634" s="9"/>
     </row>
     <row r="635" spans="1:5">
       <c r="B635" t="s">
         <v>617</v>
       </c>
       <c r="C635" t="s">
         <v>122</v>
       </c>
       <c r="D635" s="13">
         <v>0</v>
       </c>
       <c r="E635" s="13">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="B636" t="s">
         <v>618</v>
       </c>
       <c r="C636" t="s">
         <v>122</v>
       </c>
       <c r="D636" s="13">
         <v>0</v>
       </c>
       <c r="E636" s="13">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="B637" t="s">
         <v>619</v>
       </c>
       <c r="C637" t="s">
         <v>122</v>
       </c>
       <c r="D637" s="13">
         <v>0</v>
       </c>
       <c r="E637" s="13">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="B638" t="s">
         <v>620</v>
       </c>
       <c r="C638" t="s">
         <v>122</v>
       </c>
       <c r="D638" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E638" s="13">
-        <v>160</v>
+        <v>650</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="B639" t="s">
         <v>621</v>
       </c>
       <c r="C639" t="s">
         <v>122</v>
       </c>
       <c r="D639" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E639" s="13">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="B640" t="s">
         <v>622</v>
       </c>
       <c r="C640" t="s">
         <v>122</v>
       </c>
       <c r="D640" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E640" s="13">
-        <v>170</v>
+        <v>110</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="B641" t="s">
         <v>623</v>
       </c>
       <c r="C641" t="s">
         <v>122</v>
       </c>
       <c r="D641" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E641" s="13">
-        <v>680</v>
+        <v>410</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="B642" t="s">
         <v>624</v>
       </c>
       <c r="C642" t="s">
         <v>122</v>
       </c>
       <c r="D642" s="13">
         <v>1</v>
       </c>
       <c r="E642" s="13">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="B643" t="s">
         <v>625</v>
       </c>
       <c r="C643" t="s">
         <v>122</v>
       </c>
       <c r="D643" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E643" s="13">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="B644" t="s">
         <v>626</v>
       </c>
       <c r="C644" t="s">
         <v>122</v>
       </c>
       <c r="D644" s="13">
         <v>0</v>
       </c>
       <c r="E644" s="13">
-        <v>430</v>
+        <v>280</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="B645" t="s">
         <v>627</v>
       </c>
       <c r="C645" t="s">
         <v>122</v>
       </c>
       <c r="D645" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E645" s="13">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="B646" t="s">
         <v>628</v>
       </c>
       <c r="C646" t="s">
         <v>122</v>
       </c>
       <c r="D646" s="13">
         <v>0</v>
       </c>
       <c r="E646" s="13">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="B647" t="s">
         <v>629</v>
       </c>
       <c r="C647" t="s">
         <v>122</v>
       </c>
       <c r="D647" s="13">
         <v>0</v>
       </c>
       <c r="E647" s="13">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="B648" t="s">
         <v>630</v>
       </c>
       <c r="C648" t="s">
         <v>122</v>
       </c>
       <c r="D648" s="13">
         <v>0</v>
       </c>
       <c r="E648" s="13">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="B649" t="s">
         <v>631</v>
       </c>
       <c r="C649" t="s">
         <v>122</v>
       </c>
       <c r="D649" s="13">
         <v>0</v>
       </c>
       <c r="E649" s="13">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="B650" s="7" t="s">
         <v>632</v>
       </c>
       <c r="C650" s="8"/>
       <c r="D650" s="8"/>
       <c r="E650" s="9"/>
     </row>
     <row r="651" spans="1:5">
       <c r="B651" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C651" s="11"/>
       <c r="D651" s="11"/>
       <c r="E651" s="12"/>
     </row>
     <row r="652" spans="1:5">
       <c r="B652" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C652" s="11"/>
       <c r="D652" s="11"/>
       <c r="E652" s="12"/>
@@ -11653,185 +11653,185 @@
         <v>0</v>
       </c>
       <c r="E669" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="B670" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C670" s="11"/>
       <c r="D670" s="11"/>
       <c r="E670" s="12"/>
     </row>
     <row r="671" spans="1:5">
       <c r="B671" t="s">
         <v>653</v>
       </c>
       <c r="C671" t="s">
         <v>61</v>
       </c>
       <c r="D671" s="13">
         <v>0</v>
       </c>
       <c r="E671" s="13">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="B672" t="s">
         <v>654</v>
       </c>
       <c r="C672" t="s">
         <v>61</v>
       </c>
       <c r="D672" s="13">
         <v>0</v>
       </c>
       <c r="E672" s="13">
         <v>70</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="B673" t="s">
         <v>655</v>
       </c>
       <c r="C673" t="s">
         <v>61</v>
       </c>
       <c r="D673" s="13">
         <v>0</v>
       </c>
       <c r="E673" s="13">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="B674" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C674" s="11"/>
       <c r="D674" s="11"/>
       <c r="E674" s="12"/>
     </row>
     <row r="675" spans="1:5">
       <c r="B675" t="s">
         <v>657</v>
       </c>
       <c r="C675" t="s">
         <v>61</v>
       </c>
       <c r="D675" s="13">
         <v>0</v>
       </c>
       <c r="E675" s="13">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="B676" t="s">
         <v>658</v>
       </c>
       <c r="C676" t="s">
         <v>61</v>
       </c>
       <c r="D676" s="13">
         <v>0</v>
       </c>
       <c r="E676" s="13">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="B677" t="s">
         <v>659</v>
       </c>
       <c r="C677" t="s">
         <v>61</v>
       </c>
       <c r="D677" s="13">
         <v>0</v>
       </c>
       <c r="E677" s="13">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="B678" t="s">
         <v>660</v>
       </c>
       <c r="C678" t="s">
         <v>61</v>
       </c>
       <c r="D678" s="13">
         <v>0</v>
       </c>
       <c r="E678" s="13">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="B679" t="s">
         <v>661</v>
       </c>
       <c r="C679" t="s">
         <v>61</v>
       </c>
       <c r="D679" s="13">
         <v>0</v>
       </c>
       <c r="E679" s="13">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="B680" t="s">
         <v>662</v>
       </c>
       <c r="C680" t="s">
         <v>61</v>
       </c>
       <c r="D680" s="13">
         <v>0</v>
       </c>
       <c r="E680" s="13">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="B681" t="s">
         <v>663</v>
       </c>
       <c r="C681" t="s">
         <v>61</v>
       </c>
       <c r="D681" s="13">
         <v>0</v>
       </c>
       <c r="E681" s="13">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682"/>
       <c r="B682" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C682" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D682" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E682" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="B683" s="7" t="s">
         <v>632</v>
       </c>
       <c r="C683" s="8"/>
       <c r="D683" s="8"/>
       <c r="E683" s="9"/>
     </row>
@@ -11840,51 +11840,51 @@
         <v>633</v>
       </c>
       <c r="C684" s="11"/>
       <c r="D684" s="11"/>
       <c r="E684" s="12"/>
     </row>
     <row r="685" spans="1:5">
       <c r="B685" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C685" s="11"/>
       <c r="D685" s="11"/>
       <c r="E685" s="12"/>
     </row>
     <row r="686" spans="1:5">
       <c r="B686" t="s">
         <v>664</v>
       </c>
       <c r="C686" t="s">
         <v>61</v>
       </c>
       <c r="D686" s="13">
         <v>0</v>
       </c>
       <c r="E686" s="13">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="B687" s="10" t="s">
         <v>665</v>
       </c>
       <c r="C687" s="11"/>
       <c r="D687" s="11"/>
       <c r="E687" s="12"/>
     </row>
     <row r="688" spans="1:5">
       <c r="B688" t="s">
         <v>666</v>
       </c>
       <c r="C688" t="s">
         <v>61</v>
       </c>
       <c r="D688" s="13">
         <v>0</v>
       </c>
       <c r="E688" s="13">
         <v>70</v>
       </c>
     </row>
     <row r="689" spans="1:5">