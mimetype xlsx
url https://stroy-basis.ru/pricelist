--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -43,68 +43,68 @@
   <si>
     <t>(495) 518 5720, (925) 126 5147</t>
   </si>
   <si>
     <t>www.stroy-basis.ru</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ед. Изм.</t>
   </si>
   <si>
     <t>Масса, кг</t>
   </si>
   <si>
     <t>Цена, руб</t>
   </si>
   <si>
     <t>СУХИЕ СМЕСИ</t>
   </si>
   <si>
     <t>Пескобетон м300</t>
   </si>
   <si>
+    <t>Пескобетон м300 Русеан 40 кг</t>
+  </si>
+  <si>
+    <t>мешок</t>
+  </si>
+  <si>
     <t>Пескобетон м300 Люикс Luix 40 кг</t>
   </si>
   <si>
-    <t>мешок</t>
-[...2 lines deleted...]
-    <t>Пескобетон м300 Русеан 40 кг</t>
+    <t>Пескобетон м300 Бетонит Betonit 40 кг</t>
   </si>
   <si>
     <t>Стяжка легкая Knauf UBO  30-300мм</t>
   </si>
   <si>
     <t>Пескобетон м300 Бирсс №8</t>
   </si>
   <si>
-    <t>Пескобетон м300 Бетонит Betonit 40 кг</t>
-[...1 lines deleted...]
-  <si>
     <t>Пескобетон М-300 Вертекс про 40кг</t>
   </si>
   <si>
     <t>Цемент М400 и М500</t>
   </si>
   <si>
     <t>Евроцемент м500 50 кг</t>
   </si>
   <si>
     <t>Цемент ExtraCEM 500</t>
   </si>
   <si>
     <t>Смеси м150 универсальные цементно песчаные</t>
   </si>
   <si>
     <t>Монтажно-Кладочные смеси м200</t>
   </si>
   <si>
     <t>Кладочная смесь м200 Бирсс №1 50кг</t>
   </si>
   <si>
     <t>Кладочная смесь М-200 Русеан 40 кг</t>
   </si>
   <si>
     <t>Штукатурные смеси на основе цемента</t>
@@ -208,141 +208,141 @@
   <si>
     <t>Шпатлевка Старатели финишная белая</t>
   </si>
   <si>
     <t>Шпатлевка Фуген ( Фугенфюллер )</t>
   </si>
   <si>
     <t>Шпатлевка Кнауф Унифлот</t>
   </si>
   <si>
     <t>Финишные готовые шпаклёвки</t>
   </si>
   <si>
     <t>Шпаклёвка Кнауф Ротбанд паста финишная 18кг</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Шпаклевка готовая Шетрок (аналог Дана-гипс)</t>
   </si>
   <si>
     <t>Фасадные шпаклёвки</t>
   </si>
   <si>
+    <t>Шпатлевка Cтаратели фасадная</t>
+  </si>
+  <si>
+    <t>Шпатлевка Юнис фасадная серая цементная</t>
+  </si>
+  <si>
     <t>Шпаклевка Бергауф финишная цементная (0.3-5мм) 20 кг</t>
   </si>
   <si>
     <t>Старатели фасадно-финишная 20кг</t>
   </si>
   <si>
-    <t>Шпатлевка Cтаратели фасадная</t>
-[...4 lines deleted...]
-  <si>
     <t>Вяжущие материалы</t>
   </si>
   <si>
     <t>Песок 30 кг</t>
   </si>
   <si>
     <t>Алебастр 20 кг</t>
   </si>
   <si>
     <t>Щебень 40 кг</t>
   </si>
   <si>
     <t>Наливные полы</t>
   </si>
   <si>
     <t>Полы для толстого слоя от 10 до 80 мм</t>
   </si>
   <si>
+    <t>Наливной пол Основит Т-43 Иннолайн стяжка лёгкая (30-300мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Knauf Убо стяжка легкая 30-300мм</t>
+  </si>
+  <si>
+    <t>Наливной пол Старатели толстый</t>
+  </si>
+  <si>
+    <t>Наливной пол Основит Т-41 Стартолайн стяжка 20-200мм</t>
+  </si>
+  <si>
+    <t>Наливной пол Глимс ЛС легкая стяжка  (40-300мм)</t>
+  </si>
+  <si>
     <t>Наливные полы Глимс S3X 20 кг</t>
   </si>
   <si>
-    <t>Наливной пол Глимс ЛС легкая стяжка  (40-300мм)</t>
-[...1 lines deleted...]
-  <si>
     <t>Наливные полы Глимс S-Base+ 20 кг</t>
   </si>
   <si>
-    <t>Наливной пол Основит Т-43 Иннолайн стяжка лёгкая (30-300мм)</t>
-[...10 lines deleted...]
-  <si>
     <t>Ровнитель грубый 25 кг Волма (10-100мм)</t>
   </si>
   <si>
     <t>Полы быстротвердеющие</t>
   </si>
   <si>
+    <t>Наливной пол Основит Т-46 Ровилайн (1-10мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Ветонит 5000 (0,3-80мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Основит Т-45 Скорлайн (2-100мм)</t>
+  </si>
+  <si>
+    <t>Наливной пол Старатели (5-80мм)</t>
+  </si>
+  <si>
     <t>Наливной пол Юнис Горизонт универсальный быстротвердеющий  (5-100мм)</t>
   </si>
   <si>
-    <t>Наливной пол Основит Т-45 Скорлайн (2-100мм)</t>
-[...10 lines deleted...]
-  <si>
     <t>Полы для тонкого слоя от 0 до 20мм</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ветонит 3000 20 кг</t>
   </si>
   <si>
     <t>Наливной пол Основит FC
 -42 (3-30мм) самовыравнивающийся</t>
   </si>
   <si>
     <t>Наливные полы Глимс SL 20 кг</t>
   </si>
   <si>
+    <t>Наливной пол Старатели тонкий</t>
+  </si>
+  <si>
+    <t>Ветонит 3000 25 кг</t>
+  </si>
+  <si>
+    <t>Ветонит 3000 20 кг</t>
+  </si>
+  <si>
     <t>ГРУНТОВКА</t>
   </si>
   <si>
     <t>Тифенгрунт 10л KNAUF</t>
   </si>
   <si>
     <t>Бетонконтакт KNAUF</t>
   </si>
   <si>
     <t>Бетонконтакт Старатели 6 кг</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели внутр. раб. 10л</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели универсальная 10л</t>
   </si>
   <si>
     <t>Грунтовка Cтаратели Глубокого проникновения 10л</t>
   </si>
   <si>
     <t>Бетонконтакт Старатели  20 кг</t>
   </si>
   <si>
     <t>Бетоноконтакт МК Премиум 20кг</t>
@@ -446,647 +446,647 @@
   <si>
     <t>Изовер 100 мм в плитах 7,14м2</t>
   </si>
   <si>
     <t>Урса в рулоне 50 мм (20,04м2)</t>
   </si>
   <si>
     <t>Урса в рулоне 100 мм 10м2</t>
   </si>
   <si>
     <t>Кнауф инсулейшн плиты 50мм 12.2м2</t>
   </si>
   <si>
     <t>Керамзит мел. подсыпка 30кг (бум. мешки)</t>
   </si>
   <si>
     <t>Керамзит крупный (10-20)</t>
   </si>
   <si>
     <t>МЕТАЛЛОПРОКАТ</t>
   </si>
   <si>
     <t>Арматура</t>
   </si>
   <si>
+    <t>Арматура 16 мм</t>
+  </si>
+  <si>
+    <t>м/п</t>
+  </si>
+  <si>
+    <t>Арматура 20 мм</t>
+  </si>
+  <si>
+    <t>Арматура 25 мм</t>
+  </si>
+  <si>
+    <t>Арматура 8 мм</t>
+  </si>
+  <si>
+    <t>Арматура 12 мм</t>
+  </si>
+  <si>
+    <t>Арматура 18 мм</t>
+  </si>
+  <si>
+    <t>Арматура 22 мм</t>
+  </si>
+  <si>
     <t>Арматура 6 мм</t>
   </si>
   <si>
-    <t>м/п</t>
-[...1 lines deleted...]
-  <si>
     <t>Арматура 10 мм</t>
   </si>
   <si>
     <t>Арматура 14 мм</t>
   </si>
   <si>
-    <t>Арматура 18 мм</t>
-[...19 lines deleted...]
-  <si>
     <t>Квадрат</t>
   </si>
   <si>
+    <t>Квадрат 12мм</t>
+  </si>
+  <si>
+    <t>Квадрат 10мм</t>
+  </si>
+  <si>
     <t>Квадрат 14мм</t>
   </si>
   <si>
-    <t>Квадрат 10мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Полоса</t>
   </si>
   <si>
     <t>Полоса 50х4мм</t>
   </si>
   <si>
     <t>Уголок стальной</t>
   </si>
   <si>
+    <t>Уголок 25 мм</t>
+  </si>
+  <si>
+    <t>Уголок 40 мм</t>
+  </si>
+  <si>
+    <t>Уголок 50 мм</t>
+  </si>
+  <si>
+    <t>Уголок 75 мм</t>
+  </si>
+  <si>
+    <t>Уголок 125 мм</t>
+  </si>
+  <si>
+    <t>Уголок 32 мм</t>
+  </si>
+  <si>
+    <t>Уголок 45 мм</t>
+  </si>
+  <si>
+    <t>Уголок 63 мм</t>
+  </si>
+  <si>
     <t>Уголок 100 мм</t>
   </si>
   <si>
     <t>Уголок 140 мм</t>
   </si>
   <si>
-    <t>Уголок 32 мм</t>
-[...22 lines deleted...]
-  <si>
     <t>Швеллер</t>
   </si>
   <si>
+    <t>Швеллер 5 см</t>
+  </si>
+  <si>
+    <t>Швеллер 8 см</t>
+  </si>
+  <si>
+    <t>Швеллер 12 см</t>
+  </si>
+  <si>
+    <t>Швеллер 16 см</t>
+  </si>
+  <si>
+    <t>Швеллер 20 см</t>
+  </si>
+  <si>
     <t>Швеллер 6,5 см</t>
   </si>
   <si>
     <t>Швеллер 10 см</t>
   </si>
   <si>
     <t>Швеллер 14 см</t>
   </si>
   <si>
     <t>Швеллер 18 см</t>
   </si>
   <si>
     <t>Швеллер 22 см</t>
   </si>
   <si>
-    <t>Швеллер 5 см</t>
-[...13 lines deleted...]
-  <si>
     <t>Труба круглая</t>
   </si>
   <si>
     <t>Труба круглая 16 мм</t>
   </si>
   <si>
     <t>Труба круглая 20 мм</t>
   </si>
   <si>
     <t>Труба круглая 25 мм</t>
   </si>
   <si>
     <t>Труба круглая 32 мм</t>
   </si>
   <si>
     <t>Труба круглая 40 мм</t>
   </si>
   <si>
     <t>Труба круглая 57 мм стенка 2,5мм</t>
   </si>
   <si>
+    <t>Труба круглая 70 мм</t>
+  </si>
+  <si>
     <t>Труба круглая 76 мм</t>
   </si>
   <si>
-    <t>Труба круглая 70 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Труба круглая 89 мм</t>
   </si>
   <si>
     <t>Труба круглая 108 мм</t>
   </si>
   <si>
     <t>Труба круглая 133 мм</t>
   </si>
   <si>
     <t>Труба круглая 159 мм</t>
   </si>
   <si>
     <t>Труба круглая 219 мм</t>
   </si>
   <si>
     <t>Труба квадратная</t>
   </si>
   <si>
+    <t>Труба квадратная 15х15 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 25х25 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 40х40 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 60 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 100 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 20х20 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 30 мм</t>
+  </si>
+  <si>
+    <t>Труба квадратная 50 мм</t>
+  </si>
+  <si>
     <t>Труба квадратная 80 мм</t>
   </si>
   <si>
     <t>Труба квадратная 120 мм</t>
   </si>
   <si>
-    <t>Труба квадратная 20х20 мм</t>
-[...22 lines deleted...]
-  <si>
     <t>Труба прямоугольная</t>
   </si>
   <si>
+    <t>Труба прямоугольная 40х20 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 50х25 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 60х40 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 100х50 мм</t>
+  </si>
+  <si>
+    <t>Труба прямоугольная 120х80 мм</t>
+  </si>
+  <si>
     <t>Труба прямоугольная 40х25 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 60х30 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 80х40 мм</t>
   </si>
   <si>
     <t>Труба прямоугольная 100х60 мм</t>
   </si>
   <si>
-    <t>Труба прямоугольная 40х20 мм</t>
-[...13 lines deleted...]
-  <si>
     <t>ПРОФИЛЬ МЕТАЛЛИЧЕСКИЙ И ПЛАСТИКОВЫЙ</t>
   </si>
   <si>
     <t>Профиль Knauf</t>
   </si>
   <si>
+    <t>Профиль ПН 50х40 Кнауф 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПН 100х40 Кнауф 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 50х50 Кнауф 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 100х50 Кнауф 3м</t>
+  </si>
+  <si>
     <t>Профиль Кнауф  ПН 27х28 3м</t>
   </si>
   <si>
     <t>Профиль ПН 75х40 Кнауф 3м</t>
   </si>
   <si>
     <t>Профиль ПС 60х27 Кнауф 3м</t>
   </si>
   <si>
     <t>Профиль ПС 75х50 Кнауф 3м</t>
   </si>
   <si>
-    <t>Профиль ПН 50х40 Кнауф 3м</t>
-[...10 lines deleted...]
-  <si>
     <t>Профиль  Стандарт</t>
   </si>
   <si>
     <t>Профиль ПН 27х28 3м</t>
   </si>
   <si>
     <t>Профиль ПН 50х40 3м</t>
   </si>
   <si>
     <t>Профиль ПН 75х40 3м</t>
   </si>
   <si>
     <t>Профиль ПН 100х40 3м</t>
   </si>
   <si>
+    <t>Профиль ПС 60х27 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 50х50 4м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 75х50 3м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 60х27 4м</t>
+  </si>
+  <si>
+    <t>Профиль ПС 50х50 3м</t>
+  </si>
+  <si>
     <t>Профиль ПС 75х50 4м</t>
   </si>
   <si>
     <t>Профиль ПС 100х50 3м</t>
   </si>
   <si>
-    <t>Профиль ПС 60х27 4м</t>
-[...13 lines deleted...]
-  <si>
     <t>Профиль маячковый</t>
   </si>
   <si>
+    <t>Профиль маячковый 6мм 3м</t>
+  </si>
+  <si>
     <t>Профиль маячковый 10мм 3м</t>
   </si>
   <si>
-    <t>Профиль маячковый 6мм 3м</t>
-[...1 lines deleted...]
-  <si>
     <t>Профиль Уголок 3м</t>
   </si>
   <si>
+    <t>Уголок арочный 3м</t>
+  </si>
+  <si>
+    <t>Перфорированный оцинков.</t>
+  </si>
+  <si>
     <t>Перфорированный алюмин. 3м</t>
   </si>
   <si>
-    <t>Уголок арочный 3м</t>
-[...4 lines deleted...]
-  <si>
     <t>КРЕПЕЖ, ГВОЗДИ, САМОРЕЗЫ</t>
   </si>
   <si>
     <t>Анкер-клин</t>
   </si>
   <si>
     <t>Анкер-клин 6х40мм</t>
   </si>
   <si>
     <t>Дюбель - грибок</t>
   </si>
   <si>
+    <t>Грибок 80мм</t>
+  </si>
+  <si>
+    <t>Грибок 100мм</t>
+  </si>
+  <si>
+    <t>Грибок 120мм</t>
+  </si>
+  <si>
+    <t>Грибок 160мм</t>
+  </si>
+  <si>
+    <t>Грибок 70мм</t>
+  </si>
+  <si>
+    <t>Грибок 90мм</t>
+  </si>
+  <si>
+    <t>Грибок 110мм</t>
+  </si>
+  <si>
+    <t>Грибок 140мм</t>
+  </si>
+  <si>
     <t>Грибок 200мм</t>
   </si>
   <si>
-    <t>Грибок 110мм</t>
-[...22 lines deleted...]
-  <si>
     <t>Гвоздевой дюбель</t>
   </si>
   <si>
+    <t>Дюбель-гвоздь 6х60мм 200шт</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь 8х60мм 100шт</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 6х50мм</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 8х100мм</t>
+  </si>
+  <si>
+    <t>Гвоздевой дюбель нейлон 6х35мм</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь 6х40мм 200шт</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь 6х80мм 100шт</t>
+  </si>
+  <si>
     <t>Гвоздевой дюбель нейлон 6х40мм</t>
   </si>
   <si>
     <t>Гвоздевой дюбель нейлон 6х60мм</t>
   </si>
   <si>
-    <t>Дюбель-гвоздь 6х60мм 200шт</t>
-[...19 lines deleted...]
-  <si>
     <t>Крепеж для профиля</t>
   </si>
   <si>
+    <t>Подвес для ПП 60х27 Knauf</t>
+  </si>
+  <si>
+    <t>Подвес прямой</t>
+  </si>
+  <si>
+    <t>Подвес с зажимом и тягой 500мм Кнауф</t>
+  </si>
+  <si>
+    <t>Соединитель профилей Knauf</t>
+  </si>
+  <si>
+    <t>Краб</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Краб Knauf </t>
+  </si>
+  <si>
     <t>Подвес для ПП 60х27</t>
   </si>
   <si>
     <t>Подвес для ПП 60х27 двухуровневый</t>
   </si>
   <si>
     <t>Подвес с зажимом и тягой</t>
   </si>
   <si>
     <t>Соединитель профилей</t>
   </si>
   <si>
     <t>Соединитель профилей двухуровневый</t>
   </si>
   <si>
-    <t xml:space="preserve">Краб Knauf </t>
-[...16 lines deleted...]
-  <si>
     <t>Саморезы по металлу, по дереву, по гипсокартону</t>
   </si>
   <si>
+    <t>Саморез 50мм по дереву  со сверлом</t>
+  </si>
+  <si>
+    <t>кг</t>
+  </si>
+  <si>
+    <t>Саморез 60мм по гипсокартону</t>
+  </si>
+  <si>
+    <t>Саморез 13мм пресс шайба белый</t>
+  </si>
+  <si>
+    <t>Саморез 16мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>Саморез 32мм сверло белый пресс-шайба</t>
+  </si>
+  <si>
+    <t>Саморез 35мм по гипсокартону</t>
+  </si>
+  <si>
+    <t>Саморез 80мм по дереву</t>
+  </si>
+  <si>
+    <t>Саморез 9.5х3.5 со сверлом</t>
+  </si>
+  <si>
     <t>Саморез 20мм сверло белый пресс-шайба</t>
   </si>
   <si>
-    <t>кг</t>
-[...1 lines deleted...]
-  <si>
     <t>Саморез 25мм сверло белый пресс-шайба</t>
   </si>
   <si>
-    <t>Саморез 35мм по гипсокартону</t>
-[...22 lines deleted...]
-  <si>
     <t>Гвозди строительные стандартные</t>
   </si>
   <si>
+    <t>Гвоздь строительный стандартный 60мм</t>
+  </si>
+  <si>
+    <t>Гвоздь строительный стандартный 80мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Гвоздь строительный стандартный 120мм</t>
+  </si>
+  <si>
+    <t>Гвоздь строительный стандартный 200мм</t>
+  </si>
+  <si>
     <t>Гвоздь строительный стандартный 50мм</t>
   </si>
   <si>
     <t xml:space="preserve"> Гвоздь строительный стандартный 70мм</t>
   </si>
   <si>
     <t>Гвоздь строительный стандартный 100мм</t>
   </si>
   <si>
     <t>Гвоздь строительный стандартный 150мм</t>
   </si>
   <si>
-    <t>Гвоздь строительный стандартный 60мм</t>
-[...10 lines deleted...]
-  <si>
     <t>ДРЕВЕСИНА - БРУС, ФАНЕРА, ОРГАЛИТ</t>
   </si>
   <si>
     <t>Брус нестроганный</t>
   </si>
   <si>
+    <t>Брус 25х50 3м</t>
+  </si>
+  <si>
+    <t>Брус 50х40 3м</t>
+  </si>
+  <si>
+    <t>Брус 50х70 3м</t>
+  </si>
+  <si>
+    <t>Брус 100х50 6м</t>
+  </si>
+  <si>
+    <t>Брус 100х150 6м</t>
+  </si>
+  <si>
+    <t>Брус 150х150 6м</t>
+  </si>
+  <si>
+    <t>Брус 200х200 6м</t>
+  </si>
+  <si>
+    <t>Брус 40х40 3м</t>
+  </si>
+  <si>
+    <t>Брус 50х50 3м</t>
+  </si>
+  <si>
+    <t>Брус 100х40 6м</t>
+  </si>
+  <si>
     <t>Брус 100х100 6м</t>
   </si>
   <si>
     <t>Брус 100х200 6м</t>
   </si>
   <si>
     <t>Брус 150х200 6м</t>
   </si>
   <si>
-    <t>Брус 40х40 3м</t>
-[...28 lines deleted...]
-  <si>
     <t>Брус строганный</t>
   </si>
   <si>
+    <t>Брус 30х40 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 40х40 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 50х50 3м строганный</t>
+  </si>
+  <si>
+    <t>Брус 100х40 3м строганный</t>
+  </si>
+  <si>
     <t>Брус 20х20 3м строганный</t>
   </si>
   <si>
     <t>Брус 30х50 3м строганный</t>
   </si>
   <si>
     <t>Брус 50х40 3м строганный</t>
   </si>
   <si>
     <t>Брус 50х70 3м строганный</t>
   </si>
   <si>
-    <t>Брус 30х40 3м строганный</t>
-[...10 lines deleted...]
-  <si>
     <t>Фанера калиброванная ФК (1525х1525мм)</t>
   </si>
   <si>
     <t>Фанера 4мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 6мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 9мм калиброванная 1525х1525мм сорт4/4</t>
   </si>
   <si>
     <t>Фанера 12мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 15мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 18мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 24мм калиброванная</t>
   </si>
   <si>
     <t>Фанера 21мм калиброванная</t>
   </si>
   <si>
     <t>Оргалит</t>
   </si>
   <si>
     <t>Оргалит (1,22x2,14)</t>
   </si>
   <si>
     <t>Фанера ламинированная ФОФ</t>
   </si>
   <si>
+    <t>Фанера ламинированная 10мм 1.2х2.4м</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 18мм 1.2х2.4м</t>
+  </si>
+  <si>
     <t>Фанера ламинированная 15мм 1,2х2,4м</t>
   </si>
   <si>
     <t>Фанера ламинированная 21мм 1.2х2.4м</t>
   </si>
   <si>
-    <t>Фанера ламинированная 10мм 1.2х2.4м</t>
-[...4 lines deleted...]
-  <si>
     <t>Фанера ФСФ Хвойная</t>
   </si>
   <si>
     <t>Фанера ФСФ 6 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 12 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 18 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 9 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 15 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 21 мм 1.2х2.4 м сорт 3/3</t>
   </si>
   <si>
     <t>ПЕРЕГОРОДКИ ДЛЯ РЕМОНТА</t>
   </si>
   <si>
     <t>Керамзитобетон</t>
@@ -1148,122 +1148,122 @@
   <si>
     <t>Пеноблок (600х250х200мм)</t>
   </si>
   <si>
     <t>Бетонные перемычки</t>
   </si>
   <si>
     <t>Бетонная перемычка 0.12х0.14х1.3м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.14х1.6м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.22х1.75м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.14х1.55м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.15х1.5м</t>
   </si>
   <si>
     <t>Бетонные перемычка 0.12х0.22х2.4м</t>
   </si>
   <si>
+    <t>Ацеид</t>
+  </si>
+  <si>
     <t>Гипсокартон</t>
   </si>
   <si>
-    <t>Ацеид</t>
-[...1 lines deleted...]
-  <si>
     <t>Ацеид (1,5х3м) толщина 8мм</t>
   </si>
   <si>
     <t>Ацеит (1,5х2м) толщина 8мм</t>
   </si>
   <si>
+    <t>Ацеид (1,5х3м) толщина 10мм</t>
+  </si>
+  <si>
     <t>Ацеид (1,5х2м) толщина 10мм</t>
   </si>
   <si>
-    <t>Ацеид (1,5х3м) толщина 10мм</t>
-[...1 lines deleted...]
-  <si>
     <t>ГИПСОКАРТОН  ГКЛ 10мм</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 10мм Тиги-Кнауф 1,2х2,5м</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 10мм Волма 1,2х2,5м</t>
   </si>
   <si>
     <t>ГИПСОКАРТОН  ГКЛ 12мм</t>
   </si>
   <si>
+    <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х3,0м</t>
+  </si>
+  <si>
+    <t>Гипсокартон ГКЛ 12мм Гипрок ( Gyproc ) 1,2х2,5м</t>
+  </si>
+  <si>
     <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х2,5м</t>
   </si>
   <si>
     <t>Гипсокартон ГКЛ 12мм Волма 1,2х2,5м</t>
   </si>
   <si>
-    <t>Гипсокартон ГКЛ 12мм Тиги-Кнауф 1,2х3,0м</t>
-[...4 lines deleted...]
-  <si>
     <t>ГИПСОКАРТОН ВЛАГОСТОЙКИЙ ГКЛВ 10мм, 12мм</t>
   </si>
   <si>
+    <t>ГКЛВ 12мм Тиги-Кнауф 1,2х2,5м</t>
+  </si>
+  <si>
+    <t>ГКЛВ 12мм Волма 1,2х2,5м</t>
+  </si>
+  <si>
     <t>ГКЛВ 10мм Тиги-Кнауф 1,2х2,5м</t>
   </si>
   <si>
+    <t>ГКЛВ 12мм Тиги-Кнауф 1,2х3,0м</t>
+  </si>
+  <si>
     <t>ГКЛВ 12мм Гипрок ( Gyproc ) 1,2х2,5м</t>
   </si>
   <si>
-    <t>ГКЛВ 12мм Тиги-Кнауф 1,2х3,0м</t>
-[...7 lines deleted...]
-  <si>
     <t>Гипсоволокно ГВЛВ</t>
   </si>
   <si>
+    <t>Гипсоволокно ГВЛВ 10 мм Кнауф 1,2х2,5м</t>
+  </si>
+  <si>
     <t>Элемент пола водостойкий Knauf 20мм 1200х600</t>
   </si>
   <si>
     <t>Гипсоволокно ГВЛВ 12 мм Кнауф 1,2х2,5м</t>
   </si>
   <si>
-    <t>Гипсоволокно ГВЛВ 10 мм Кнауф 1,2х2,5м</t>
-[...1 lines deleted...]
-  <si>
     <t>ГИДРОИЗОЛЯЦИЯ</t>
   </si>
   <si>
     <t>Гидростеклоизол на ткани 9м2</t>
   </si>
   <si>
     <t>Гидростеклоизол на холсте 9м2</t>
   </si>
   <si>
     <t>Гидростеклоизол с подсыпкой на ткани 10м2</t>
   </si>
   <si>
     <t>Гидростеклоизол с подсыпкой на холсте 9м2</t>
   </si>
   <si>
     <t>Глимс-водостоп 20 кг</t>
   </si>
   <si>
     <t>Жидкое стекло 15 л</t>
   </si>
   <si>
     <t>Церезит CR 65</t>
   </si>
   <si>
     <t>Изоспан AM гидро-ветрозащитная двухслойная мембрана</t>
@@ -1316,137 +1316,137 @@
   <si>
     <t>Герметик универсальный Макрофлекс AX104 прозрачный</t>
   </si>
   <si>
     <t>Герметик универсальный Момент акриловый</t>
   </si>
   <si>
     <t>Пена Макрофлекс под пистолет зимняя</t>
   </si>
   <si>
     <t>Мастика битумная 20 кг</t>
   </si>
   <si>
     <t>КНАУФ-Флэхендихт 5 кг</t>
   </si>
   <si>
     <t>Hydrostop Bergauf обмазочная гидроизоляция цементного типа</t>
   </si>
   <si>
     <t>КЛЕЙ СТРОИТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>Клей плиточный</t>
   </si>
   <si>
+    <t>Плиточный клей Глимс-96 серый для теплого пола</t>
+  </si>
+  <si>
+    <t>Плиточный клей Бергауф Керамик Про (Bergauf Keramik Pro) усиленный</t>
+  </si>
+  <si>
     <t xml:space="preserve">Плиточный клей  Юнис-Гранит </t>
   </si>
   <si>
     <t>Клей Бергауф Мозаик ( Bergauf Mosaik ) белый</t>
   </si>
   <si>
+    <t>Плиточный клей Вебер Изи-фикс ( Weber Easy-Fix )</t>
+  </si>
+  <si>
+    <t>Плиточный клей Вебер Ультра (Weber Ultra ) серый</t>
+  </si>
+  <si>
+    <t>Плиточный клей Бергауф Максимум ( Bergauf Maximum ) для сложных основ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плиточный клей  Юнис XXI </t>
+  </si>
+  <si>
+    <t>Плиточный клей  Старатели Плюс  влагостойкий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Плиточный клей  Флизенклебер  Knauf </t>
+  </si>
+  <si>
+    <t>Плиточный клей  Церезит  СМ-11</t>
+  </si>
+  <si>
+    <t>Клей плиточный Основит Т-11 Старпликс</t>
+  </si>
+  <si>
     <t>Клей плиточный белый Основит Т-17 Белпликс</t>
   </si>
   <si>
-    <t>Плиточный клей Вебер Изи-фикс ( Weber Easy-Fix )</t>
-[...22 lines deleted...]
-  <si>
     <t>Плиточный клей Флексклебер Кнауф 25кг</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Керамик Экспресс ( Bergauf Keramik Express ) быстротвердеющий</t>
   </si>
   <si>
     <t>Юнис бассейн</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Керамик (Bergauf Keramik)</t>
   </si>
   <si>
     <t>Клей плиточный Основит Т-10 Базпликс</t>
   </si>
   <si>
     <t>Клей для керамогранита Основит Т-14 Гранипликс</t>
   </si>
   <si>
     <t>Плиточный клей Вебер Ветонит Оптима</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Стандарт ( Bergauf Standart ) базовый</t>
   </si>
   <si>
     <t xml:space="preserve">Плиточный клей  Юнис 2000 </t>
   </si>
   <si>
     <t>Клей Литоплюс К-55 белый</t>
   </si>
   <si>
     <t>Плиточный клей  Старатели  Стандарт</t>
   </si>
   <si>
     <t>Плиточный клей  Старатели Люкс  влагостойкий</t>
   </si>
   <si>
     <t>Плиточный клей  Юнис Плюс  влагостойкий 25кг</t>
   </si>
   <si>
     <t>Плиточный клей Бергауф Гранит (Bergauf Granit)</t>
   </si>
   <si>
     <t>Плиточный клей Глимс-96 белый для теплого пола</t>
   </si>
   <si>
     <t>Клей плиточный Основит Т-12 Мастпликс</t>
   </si>
   <si>
-    <t>Плиточный клей Глимс-96 серый для теплого пола</t>
-[...4 lines deleted...]
-  <si>
     <t>Клей для обоев</t>
   </si>
   <si>
     <t>Клей готовый для стеклообоев Оскар</t>
   </si>
   <si>
     <t xml:space="preserve">Клей для флизелиновых обоев  Клео </t>
   </si>
   <si>
     <t>Клей для всех типов бумажных обоев Клео стандарт 500гр</t>
   </si>
   <si>
     <t>Клей для флизелиновых обоев Клео сухой 500гр</t>
   </si>
   <si>
     <t>Клей ПВА</t>
   </si>
   <si>
     <t>Клей ПВА универс. 2.3кг</t>
   </si>
   <si>
     <t>Клей ПВА Универсальный влагостойкий</t>
   </si>
   <si>
     <t>Клей для блоков</t>
@@ -1478,485 +1478,485 @@
   <si>
     <t>Клей для теплых полов  Литофлекс К-81  25кг</t>
   </si>
   <si>
     <t>Клей для керамогранита Церезит СМ-11</t>
   </si>
   <si>
     <t>Клей для керамогранита и камня Вебер Ветонит Профи (Weber Vetonit Profi )</t>
   </si>
   <si>
     <t>Клей для теплоизоляции</t>
   </si>
   <si>
     <t>Клей для тепло шумоизоляции Бергауф Изофикс ( Bergauf Isofix )</t>
   </si>
   <si>
     <t>Юнис - Теплоклей</t>
   </si>
   <si>
     <t>Клей Севенер Knauf</t>
   </si>
   <si>
     <t>Клей универсальный</t>
   </si>
   <si>
+    <t>Клей готовый для паутинки</t>
+  </si>
+  <si>
     <t>Клей строительный Оптимист 10л (18кг)</t>
   </si>
   <si>
     <t xml:space="preserve">Клей для фанеры  Артелит </t>
   </si>
   <si>
     <t>Клей Момент монтажный</t>
   </si>
   <si>
     <t>Клей сухой для паутинки</t>
   </si>
   <si>
     <t xml:space="preserve">Клей для фанеры  КС </t>
   </si>
   <si>
     <t>Клей для фанеры  Тарбикол  спиртовой</t>
   </si>
   <si>
     <t>Клей для фанеры КН-3</t>
   </si>
   <si>
-    <t>Клей готовый для паутинки</t>
-[...1 lines deleted...]
-  <si>
     <t>КРАСКА ДЛЯ РЕМОНТА</t>
   </si>
   <si>
     <t>Для потолка и стен</t>
   </si>
   <si>
+    <t>Jobi WandFarbe C1 10л</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р Wandfarbe</t>
+  </si>
+  <si>
+    <t>Maestro EXPORT-7 глубокоматовая</t>
+  </si>
+  <si>
+    <t>СИМФОНИЯ Евро-баланс 2</t>
+  </si>
+  <si>
+    <t>Maestro Интерьерная Классика</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dulux INNETAK  для потолка матовая</t>
+  </si>
+  <si>
+    <t>Краска для стен Beckers Scotte 20</t>
+  </si>
+  <si>
+    <t>Матовая краска Beckers Scotte 5</t>
+  </si>
+  <si>
+    <t>Tikkurila СИРОПЛАСТ-2 белая</t>
+  </si>
+  <si>
+    <t>Tikkurila Эко Джокер полуматовая, баз А</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DALI  краска акриловая для стен и потолков (professional) 9л</t>
+  </si>
+  <si>
+    <t>Tikkurila Евро-2 белая</t>
+  </si>
+  <si>
+    <t>DULUX TRADE SUPERMATT Белая матовая 10л</t>
+  </si>
+  <si>
+    <t>БС-10 краска СНЕЖИНКА</t>
+  </si>
+  <si>
+    <t>Jobi SuperWeiss L3 10л</t>
+  </si>
+  <si>
+    <t>ПАРИТЕТ ИДЕАЛ СТРОНГ</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р Superweiss</t>
+  </si>
+  <si>
+    <t>Maestro EXPORT-2 глубокоматовая</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р White Haus для потолка</t>
+  </si>
+  <si>
+    <t>Maestro Белый Потолок Люкс</t>
+  </si>
+  <si>
+    <t>СИМФОНИЯ Евро-баланс 7</t>
+  </si>
+  <si>
+    <t>Maestro Интерьерная Фантазия</t>
+  </si>
+  <si>
+    <t>Scotte Grund грунтовка для стен и потолков</t>
+  </si>
+  <si>
+    <t>Латексная матовая краска Beckers Scotte 3</t>
+  </si>
+  <si>
+    <t>Водно-дисперсионная краска Beckers Scotte 7</t>
+  </si>
+  <si>
+    <t>Tikkurila СИРОПЛАСТ-7 белая</t>
+  </si>
+  <si>
+    <t>Tikkurila Евро-7 белая</t>
+  </si>
+  <si>
+    <t>DALI краска акриловая для потолков 9л</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> БЕЛИНКА ЛАТЕКС  для стен и потолков матовая</t>
+  </si>
+  <si>
+    <t>DULUX Новая ослепительно белая матовая, 10л</t>
+  </si>
+  <si>
+    <t>НОВБЫТХИМ Эмаль для бетонных полов</t>
+  </si>
+  <si>
     <t>Jobi EkoFarbe N6 10л</t>
   </si>
   <si>
-    <t>ПОЛИ-Р Superweiss</t>
-[...91 lines deleted...]
-  <si>
     <t>Для оконных рам</t>
   </si>
   <si>
+    <t>ТЕКНОС Футура 3</t>
+  </si>
+  <si>
     <t>Dufa Fensterlack эмаль для окон</t>
   </si>
   <si>
-    <t>ТЕКНОС Футура 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Для наружных работ</t>
   </si>
   <si>
     <t>DALI фасадная всесезонная</t>
   </si>
   <si>
     <t>Jobby FassadenFarbe R5</t>
   </si>
   <si>
     <t>Tikkurila Кивисил фасадная</t>
   </si>
   <si>
     <t>Dufa  Fassadenfarbe</t>
   </si>
   <si>
     <t>Maestro для фасадных работ</t>
   </si>
   <si>
     <t>Универсальная</t>
   </si>
   <si>
+    <t>ТЕКНОС Футура 40</t>
+  </si>
+  <si>
+    <t>Tikkurila Песто полуматовая</t>
+  </si>
+  <si>
+    <t>Tikkurila Тайка золотистая КМ 6086</t>
+  </si>
+  <si>
+    <t>Tikkurila Эмпире полуматовая</t>
+  </si>
+  <si>
     <t>БЕЛИНКА ILLUMINA лазурь осветляющая для древесины</t>
   </si>
   <si>
     <t>ПАРИТЕТ FLORALKYD глянцевая</t>
   </si>
   <si>
     <t>ПОЛИ-Р белая глянцевая</t>
   </si>
   <si>
     <t>ПОЛИ-Р акриловая глянцевая</t>
   </si>
   <si>
     <t>DULUX TRADE VINIL MATT Ослепительно белая матовая</t>
   </si>
   <si>
     <t>ПОЛИ-Р полуматовая</t>
   </si>
   <si>
     <t>FARBOX эмаль ПФ-115 белая (матовая)</t>
   </si>
   <si>
     <t>СИМФОНИЯ Модерн</t>
   </si>
   <si>
     <t>Jobi Putz-EffektFarbe U9</t>
   </si>
   <si>
     <t>ТЕКНОС Тренд 20</t>
   </si>
   <si>
     <t>Tikkurila Луя полуматовая</t>
   </si>
   <si>
-    <t>ТЕКНОС Футура 40</t>
-[...8 lines deleted...]
-    <t>Tikkurila Эмпире полуматовая</t>
+    <t>Tikkurila Миранол</t>
+  </si>
+  <si>
+    <t>ХАММЕРАЙТ SMOOTH FINISH</t>
+  </si>
+  <si>
+    <t>Tikkurila Ремонтти Ясся моющаяся, полуглянцевая</t>
+  </si>
+  <si>
+    <t>Tikkurila Тайка серебристая НМ 6085</t>
+  </si>
+  <si>
+    <t>Tikkurila Бетолюкс для пола алкид уретан, баз А</t>
   </si>
   <si>
     <t>ОПТИМИСТ декоративная</t>
   </si>
   <si>
     <t>ПОЛИ-Р Mattlatex</t>
   </si>
   <si>
     <t>ПОЛИ-Р белая матовая</t>
   </si>
   <si>
     <t>Dufa Hochglanzlack глянцевая</t>
   </si>
   <si>
     <t>ПОЛИ-Р белая полуматовая</t>
   </si>
   <si>
     <t>FARBOX эмаль ГФ-021 (серая, красная)</t>
   </si>
   <si>
     <t>ПФ-266 красно-коричневая</t>
   </si>
   <si>
     <t>Jobby Matlattex O4</t>
   </si>
   <si>
     <t>ТЕКНОС Текнофлор</t>
   </si>
   <si>
     <t>Tikkurila Отекс краска-грунт адгезионная,матовая</t>
   </si>
   <si>
     <t>ТЕКНОС Футура 15</t>
   </si>
   <si>
-    <t>Tikkurila Миранол</t>
-[...13 lines deleted...]
-  <si>
     <t>Для отопительных приборов</t>
   </si>
   <si>
     <t>Dufa Heizkopperlack для отопительных приборов</t>
   </si>
   <si>
     <t>БЕЛИНКА Эмаль для радиаторов полуматовая</t>
   </si>
   <si>
     <t>БЕЛИНКА Эмаль для радиаторов глянцев</t>
   </si>
   <si>
     <t>Для кухни и ванной</t>
   </si>
   <si>
+    <t>Maestro MARSHALL  для кухни и ванной</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р White Haus влагостойкая</t>
+  </si>
+  <si>
+    <t>Jobi Waschfest O2</t>
+  </si>
+  <si>
     <t>БЕЛИНКА Для кухни и ванной</t>
   </si>
   <si>
     <t>ТЕКНОС Тиманти 20</t>
   </si>
   <si>
-    <t>ПОЛИ-Р White Haus влагостойкая</t>
-[...7 lines deleted...]
-  <si>
     <t>По металлу и ржавчине</t>
   </si>
   <si>
+    <t>Dufa CORREX Metallschutzlack на ржавчину</t>
+  </si>
+  <si>
+    <t>НОВБЫТХИМ Эмаль по ржавчине</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Кирье</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Ферекс серая</t>
+  </si>
+  <si>
     <t>Tikkurila Пансаримаали по металлу и оцинковке, баз А</t>
   </si>
   <si>
     <t>НОВБЫТХИМ кровельная по оцинковке</t>
   </si>
   <si>
     <t>ТЕКНОС Мета ферекс белая</t>
   </si>
   <si>
     <t>БЕЛИНКА Эмаль по металлу</t>
   </si>
   <si>
-    <t>НОВБЫТХИМ Эмаль по ржавчине</t>
-[...10 lines deleted...]
-  <si>
     <t>Лаки</t>
   </si>
   <si>
+    <t>ТЕКНОС Натура-Лак</t>
+  </si>
+  <si>
+    <t>ТЕКНОС  Хело</t>
+  </si>
+  <si>
+    <t>Dufa Parkettlack блестящий</t>
+  </si>
+  <si>
+    <t>Tikkurila Уника Супер глянцевый</t>
+  </si>
+  <si>
+    <t>БЕЛИНКА Топлазурь</t>
+  </si>
+  <si>
+    <t>БЕЛИНКА Топлазурь микс</t>
+  </si>
+  <si>
+    <t>ПОЛИ-Р паркетный глянцевый</t>
+  </si>
+  <si>
+    <t>ТЕКНОС Панеллилакка полуматовый</t>
+  </si>
+  <si>
     <t>Dufa Parkettlack полуматовый</t>
   </si>
   <si>
     <t>БЕЛИНКА Топлазурь UV PLUS бесцветная</t>
   </si>
   <si>
     <t>БЕЛИНКА Лазурь</t>
   </si>
   <si>
     <t>Оптимист Воск бесцветный</t>
   </si>
   <si>
     <t>ПОЛИ-Р паркетный полуматовый</t>
   </si>
   <si>
-    <t>ТЕКНОС Панеллилакка полуматовый</t>
-[...22 lines deleted...]
-  <si>
     <t>Смывка и растворитель</t>
   </si>
   <si>
+    <t>Растворитель  Уайт-Спирит  1л</t>
+  </si>
+  <si>
     <t>НЕОМИД удалитель краски</t>
   </si>
   <si>
     <t>Растворитель  Уайт-Спирит  5л</t>
   </si>
   <si>
-    <t>Растворитель  Уайт-Спирит  1л</t>
-[...1 lines deleted...]
-  <si>
     <t>СЕТКА И ЛЕНТА</t>
   </si>
   <si>
+    <t>Лента кромочная для элемента пол</t>
+  </si>
+  <si>
+    <t>Лента Дихтунгсбанд 30м 50мм</t>
+  </si>
+  <si>
+    <t>Лента алюминиевая самоклеящаяся 30м</t>
+  </si>
+  <si>
+    <t>Лента армирующая 45ммx30м</t>
+  </si>
+  <si>
+    <t>Серпянка 45ммх45м</t>
+  </si>
+  <si>
+    <t>Скотч алюминиевый 50ммх30м</t>
+  </si>
+  <si>
+    <t>Сетка малярная 2x2мм 50м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 20м</t>
+  </si>
+  <si>
+    <t>Серпянка 50мм 90м</t>
+  </si>
+  <si>
+    <t>Лента металлическая перфорированная 15ммх20м</t>
+  </si>
+  <si>
+    <t>Серпянка 100мм 20м</t>
+  </si>
+  <si>
+    <t>Лента угловая бумажная 50м</t>
+  </si>
+  <si>
+    <t>Лента Дихтунгсбанд 30м 30мм</t>
+  </si>
+  <si>
+    <t>Скотч малярный 50ммх30м</t>
+  </si>
+  <si>
+    <t>Лента армирующая 100ммx30м</t>
+  </si>
+  <si>
+    <t>Серпянка 45ммх153м</t>
+  </si>
+  <si>
+    <t>Серпянка 45ммх90м</t>
+  </si>
+  <si>
     <t>Скотч армированный 50ммх30м</t>
   </si>
   <si>
     <t>Сетка малярная 5x5мм 50м</t>
   </si>
   <si>
     <t>Серпянка 50мм 45м</t>
   </si>
   <si>
     <t>Серпянка 50мм 153м</t>
   </si>
   <si>
     <t>Лента металлическая перфорированная 25ммх20м</t>
   </si>
   <si>
     <t>Серпянка 150мм 45м</t>
   </si>
   <si>
     <t>Лента угловая металлизированная</t>
   </si>
   <si>
-    <t>Лента Дихтунгсбанд 30м 30мм</t>
-[...49 lines deleted...]
-  <si>
     <t>ИНСТРУМЕНТ СТРОИТЕЛЬНЫЙ</t>
   </si>
   <si>
     <t>Малярный</t>
   </si>
   <si>
     <t>Кисть флейцевая</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 20 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 38 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СТАНДАРТ 75 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая СУПРИМ 50 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL СУПРИМ 20 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL СУПРИМ 63 мм</t>
@@ -1976,84 +1976,84 @@
   <si>
     <t>Кисть флейцевая XL ПРОФИ 38 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая XL ПРОФИ 100 мм</t>
   </si>
   <si>
     <t>Кисть флейцевая ПРОФИ AQUA 25 мм</t>
   </si>
   <si>
     <t>Кисть круглая</t>
   </si>
   <si>
     <t>Кисть круглая СТАНДАРТ 38 мм</t>
   </si>
   <si>
     <t>Кисть радиаторная</t>
   </si>
   <si>
     <t>Кисть радиаторная 25 мм</t>
   </si>
   <si>
     <t>Макловица</t>
   </si>
   <si>
+    <t>Макловица, искусств. щетина 140x52 мм</t>
+  </si>
+  <si>
     <t>Макловица круглая 110 мм</t>
   </si>
   <si>
     <t>Макловица, натур. щетина 70x30 мм</t>
   </si>
   <si>
-    <t>Макловица, искусств. щетина 140x52 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Валик</t>
   </si>
   <si>
+    <t>Мини-валик полиамид 100 мм</t>
+  </si>
+  <si>
+    <t>Валик полиамид 180 мм</t>
+  </si>
+  <si>
+    <t>Валик фасадный полиакрил ГРОСС 180</t>
+  </si>
+  <si>
+    <t>Мини-валик велюр 50 мм</t>
+  </si>
+  <si>
+    <t>Удлинитель 2 м</t>
+  </si>
+  <si>
     <t>Бюгель 150 мм</t>
   </si>
   <si>
     <t>Валик прижимной обойный 50 мм</t>
   </si>
   <si>
     <t>Мини-валик полиакрил 100 мм</t>
-  </si>
-[...13 lines deleted...]
-    <t>Мини-валик полиамид 100 мм</t>
   </si>
   <si>
     <t>Штукатурный</t>
   </si>
   <si>
     <t>Шпатель фасадный 40 мм</t>
   </si>
   <si>
     <t>Шпатель фасадный зубчатый 150 мм</t>
   </si>
   <si>
     <t>Шпатель с деревянной ручкой 80 мм</t>
   </si>
   <si>
     <t>Шпатель с пластиковой ручкой 40 мм</t>
   </si>
   <si>
     <t>Шпатель резиновый для фуговки 200 мм</t>
   </si>
   <si>
     <t>Шпатель обойный 300 мм</t>
   </si>
   <si>
     <t>Шпатель обойный универсальный 300 мм</t>
   </si>
@@ -2883,51 +2883,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E814"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2">
-        <v>46192</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" t="s"/>
       <c r="E2" t="s"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3"/>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>6</v>
@@ -2938,107 +2938,107 @@
         <v>7</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="12"/>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="13">
         <v>40</v>
       </c>
       <c r="E6" s="13">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="13">
         <v>40</v>
       </c>
       <c r="E7" s="13">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="13">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E8" s="13">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="13">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="E9" s="13">
-        <v>410</v>
+        <v>520</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="13">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E10" s="13">
-        <v>200</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="13">
         <v>40</v>
       </c>
       <c r="E11" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="12"/>
     </row>
     <row r="13" spans="1:5">
@@ -3653,93 +3653,93 @@
         <v>28</v>
       </c>
       <c r="E61" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="B62" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="11"/>
       <c r="E62" s="12"/>
     </row>
     <row r="63" spans="1:5">
       <c r="B63" t="s">
         <v>64</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="13">
         <v>20</v>
       </c>
       <c r="E63" s="13">
-        <v>530</v>
+        <v>395</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="B64" t="s">
         <v>65</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="13">
         <v>20</v>
       </c>
       <c r="E64" s="13">
-        <v>360</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="B65" t="s">
         <v>66</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="13">
         <v>20</v>
       </c>
       <c r="E65" s="13">
-        <v>395</v>
+        <v>530</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66" t="s">
         <v>67</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="13">
         <v>20</v>
       </c>
       <c r="E66" s="13">
-        <v>470</v>
+        <v>360</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="B67" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="11"/>
       <c r="E67" s="12"/>
     </row>
     <row r="68" spans="1:5">
       <c r="B68" t="s">
         <v>69</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="13">
         <v>30</v>
       </c>
       <c r="E68" s="13">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:5">
@@ -3772,308 +3772,308 @@
     </row>
     <row r="71" spans="1:5">
       <c r="B71" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="12"/>
     </row>
     <row r="72" spans="1:5">
       <c r="B72" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="12"/>
     </row>
     <row r="73" spans="1:5">
       <c r="B73" t="s">
         <v>74</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E73" s="13">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="B74" t="s">
         <v>75</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="13">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E74" s="13">
-        <v>670</v>
+        <v>565</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="B75" t="s">
         <v>76</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E75" s="13">
-        <v>425</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="B76" t="s">
         <v>77</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="13">
         <v>25</v>
       </c>
       <c r="E76" s="13">
-        <v>400</v>
+        <v>205</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="B77" t="s">
         <v>78</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="13">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E77" s="13">
-        <v>260</v>
+        <v>670</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="B78" t="s">
         <v>79</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E78" s="13">
-        <v>565</v>
+        <v>395</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="B79" t="s">
         <v>80</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E79" s="13">
-        <v>205</v>
+        <v>425</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="B80" t="s">
         <v>81</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="13">
         <v>25</v>
       </c>
       <c r="E80" s="13">
         <v>225</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="B81" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="12"/>
     </row>
     <row r="82" spans="1:5">
       <c r="B82" t="s">
         <v>83</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E82" s="13">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="B83" t="s">
         <v>84</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E83" s="13">
-        <v>380</v>
+        <v>630</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="B84" t="s">
         <v>85</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E84" s="13">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="B85" t="s">
         <v>86</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="13">
         <v>25</v>
       </c>
       <c r="E85" s="13">
-        <v>630</v>
+        <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="B86" t="s">
         <v>87</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E86" s="13">
-        <v>510</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="B87" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="11"/>
       <c r="E87" s="12"/>
     </row>
     <row r="88" spans="1:5">
       <c r="B88" t="s">
         <v>89</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="13">
         <v>25</v>
       </c>
       <c r="E88" s="13">
-        <v>365</v>
+        <v>450</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="B89" t="s">
         <v>90</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="13">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E89" s="13">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="B90" t="s">
         <v>91</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E90" s="13">
-        <v>660</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="B91" t="s">
         <v>92</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="13">
         <v>25</v>
       </c>
       <c r="E91" s="13">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="13">
         <v>20</v>
       </c>
       <c r="E92" s="13">
-        <v>450</v>
+        <v>660</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="B93" s="7" t="s">
         <v>94</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="8"/>
       <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:5">
       <c r="B94" t="s">
         <v>95</v>
       </c>
       <c r="C94" t="s">
         <v>61</v>
       </c>
       <c r="D94" s="13">
         <v>10</v>
       </c>
       <c r="E94" s="13">
         <v>900</v>
       </c>
     </row>
     <row r="95" spans="1:5">
@@ -4681,579 +4681,579 @@
     </row>
     <row r="139" spans="1:5">
       <c r="B139" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C139" s="8"/>
       <c r="D139" s="8"/>
       <c r="E139" s="9"/>
     </row>
     <row r="140" spans="1:5">
       <c r="B140" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="12"/>
     </row>
     <row r="141" spans="1:5">
       <c r="B141" t="s">
         <v>143</v>
       </c>
       <c r="C141" t="s">
         <v>144</v>
       </c>
       <c r="D141" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E141" s="13">
-        <v>19</v>
+        <v>73</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="B142" t="s">
         <v>145</v>
       </c>
       <c r="C142" t="s">
         <v>144</v>
       </c>
       <c r="D142" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E142" s="13">
-        <v>40</v>
+        <v>125</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="B143" t="s">
         <v>146</v>
       </c>
       <c r="C143" t="s">
         <v>144</v>
       </c>
       <c r="D143" s="13">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E143" s="13">
-        <v>60</v>
+        <v>210</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="B144" t="s">
         <v>147</v>
       </c>
       <c r="C144" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E144" s="13">
-        <v>98</v>
+        <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="B145" t="s">
         <v>148</v>
       </c>
       <c r="C145" t="s">
         <v>144</v>
       </c>
       <c r="D145" s="13">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E145" s="13">
-        <v>155</v>
+        <v>50</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="B146" t="s">
         <v>149</v>
       </c>
       <c r="C146" t="s">
         <v>144</v>
       </c>
       <c r="D146" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E146" s="13">
-        <v>30</v>
+        <v>98</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="B147" t="s">
         <v>150</v>
       </c>
       <c r="C147" t="s">
         <v>144</v>
       </c>
       <c r="D147" s="13">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E147" s="13">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148"/>
       <c r="B148" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="B149" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C149" s="8"/>
       <c r="D149" s="8"/>
       <c r="E149" s="9"/>
     </row>
     <row r="150" spans="1:5">
       <c r="B150" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="11"/>
       <c r="E150" s="12"/>
     </row>
     <row r="151" spans="1:5">
       <c r="B151" t="s">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>144</v>
       </c>
       <c r="D151" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E151" s="13">
-        <v>73</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="B152" t="s">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>144</v>
       </c>
       <c r="D152" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E152" s="13">
-        <v>125</v>
+        <v>40</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="B153" t="s">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>144</v>
       </c>
       <c r="D153" s="13">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E153" s="13">
-        <v>210</v>
+        <v>60</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="B154" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="11"/>
       <c r="E154" s="12"/>
     </row>
     <row r="155" spans="1:5">
       <c r="B155" t="s">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>144</v>
       </c>
       <c r="D155" s="13">
         <v>1</v>
       </c>
       <c r="E155" s="13">
-        <v>170</v>
+        <v>135</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="B156" t="s">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>144</v>
       </c>
       <c r="D156" s="13">
         <v>1</v>
       </c>
       <c r="E156" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="B157" t="s">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>144</v>
       </c>
       <c r="D157" s="13">
         <v>1</v>
       </c>
       <c r="E157" s="13">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="B158" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="11"/>
       <c r="E158" s="12"/>
     </row>
     <row r="159" spans="1:5">
       <c r="B159" t="s">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>144</v>
       </c>
       <c r="D159" s="13">
         <v>1</v>
       </c>
       <c r="E159" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="B160" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="11"/>
       <c r="E160" s="12"/>
     </row>
     <row r="161" spans="1:5">
       <c r="B161" t="s">
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>144</v>
       </c>
       <c r="D161" s="13">
         <v>1</v>
       </c>
       <c r="E161" s="13">
-        <v>930</v>
+        <v>140</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="B162" t="s">
         <v>162</v>
       </c>
       <c r="C162" t="s">
         <v>144</v>
       </c>
       <c r="D162" s="13">
         <v>1</v>
       </c>
       <c r="E162" s="13">
-        <v>2750</v>
+        <v>175</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="B163" t="s">
         <v>163</v>
       </c>
       <c r="C163" t="s">
         <v>144</v>
       </c>
       <c r="D163" s="13">
         <v>1</v>
       </c>
       <c r="E163" s="13">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="B164" t="s">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>144</v>
       </c>
       <c r="D164" s="13">
         <v>1</v>
       </c>
       <c r="E164" s="13">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="B165" t="s">
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>144</v>
       </c>
       <c r="D165" s="13">
         <v>1</v>
       </c>
       <c r="E165" s="13">
-        <v>340</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="B166" t="s">
         <v>166</v>
       </c>
       <c r="C166" t="s">
         <v>144</v>
       </c>
       <c r="D166" s="13">
         <v>1</v>
       </c>
       <c r="E166" s="13">
-        <v>1350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="B167" t="s">
         <v>167</v>
       </c>
       <c r="C167" t="s">
         <v>144</v>
       </c>
       <c r="D167" s="13">
         <v>1</v>
       </c>
       <c r="E167" s="13">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="B168" t="s">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>144</v>
       </c>
       <c r="D168" s="13">
         <v>1</v>
       </c>
       <c r="E168" s="13">
-        <v>175</v>
+        <v>340</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="B169" t="s">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>144</v>
       </c>
       <c r="D169" s="13">
         <v>1</v>
       </c>
       <c r="E169" s="13">
-        <v>240</v>
+        <v>930</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="B170" t="s">
         <v>170</v>
       </c>
       <c r="C170" t="s">
         <v>144</v>
       </c>
       <c r="D170" s="13">
         <v>1</v>
       </c>
       <c r="E170" s="13">
-        <v>500</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="B171" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C171" s="11"/>
       <c r="D171" s="11"/>
       <c r="E171" s="12"/>
     </row>
     <row r="172" spans="1:5">
       <c r="B172" t="s">
         <v>172</v>
       </c>
       <c r="C172" t="s">
         <v>144</v>
       </c>
       <c r="D172" s="13">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E172" s="13">
-        <v>560</v>
+        <v>490</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="B173" t="s">
         <v>173</v>
       </c>
       <c r="C173" t="s">
         <v>144</v>
       </c>
       <c r="D173" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E173" s="13">
-        <v>760</v>
+        <v>680</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="B174" t="s">
         <v>174</v>
       </c>
       <c r="C174" t="s">
         <v>144</v>
       </c>
       <c r="D174" s="13">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E174" s="13">
-        <v>1300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="B175" t="s">
         <v>175</v>
       </c>
       <c r="C175" t="s">
         <v>144</v>
       </c>
       <c r="D175" s="13">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E175" s="13">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="B176" t="s">
         <v>176</v>
       </c>
       <c r="C176" t="s">
         <v>144</v>
       </c>
       <c r="D176" s="13">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E176" s="13">
-        <v>2800</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="B177" t="s">
         <v>177</v>
       </c>
       <c r="C177" t="s">
         <v>144</v>
       </c>
       <c r="D177" s="13">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E177" s="13">
-        <v>490</v>
+        <v>560</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="B178" t="s">
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>144</v>
       </c>
       <c r="D178" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E178" s="13">
-        <v>680</v>
+        <v>760</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="B179" t="s">
         <v>179</v>
       </c>
       <c r="C179" t="s">
         <v>144</v>
       </c>
       <c r="D179" s="13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E179" s="13">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="B180" t="s">
         <v>180</v>
       </c>
       <c r="C180" t="s">
         <v>144</v>
       </c>
       <c r="D180" s="13">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E180" s="13">
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181" t="s">
         <v>144</v>
       </c>
       <c r="D181" s="13">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E181" s="13">
-        <v>2350</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="B182" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C182" s="11"/>
       <c r="D182" s="11"/>
       <c r="E182" s="12"/>
     </row>
     <row r="183" spans="1:5">
       <c r="B183" t="s">
         <v>183</v>
       </c>
       <c r="C183" t="s">
         <v>144</v>
       </c>
       <c r="D183" s="13">
         <v>1</v>
       </c>
       <c r="E183" s="13">
         <v>155</v>
       </c>
     </row>
     <row r="184" spans="1:5">
@@ -5315,65 +5315,65 @@
     <row r="188" spans="1:5">
       <c r="B188" t="s">
         <v>188</v>
       </c>
       <c r="C188" t="s">
         <v>144</v>
       </c>
       <c r="D188" s="13">
         <v>4</v>
       </c>
       <c r="E188" s="13">
         <v>320</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="B189" t="s">
         <v>189</v>
       </c>
       <c r="C189" t="s">
         <v>144</v>
       </c>
       <c r="D189" s="13">
         <v>5</v>
       </c>
       <c r="E189" s="13">
-        <v>410</v>
+        <v>209</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="B190" t="s">
         <v>190</v>
       </c>
       <c r="C190" t="s">
         <v>144</v>
       </c>
       <c r="D190" s="13">
         <v>5</v>
       </c>
       <c r="E190" s="13">
-        <v>209</v>
+        <v>410</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="B191" t="s">
         <v>191</v>
       </c>
       <c r="C191" t="s">
         <v>144</v>
       </c>
       <c r="D191" s="13">
         <v>6</v>
       </c>
       <c r="E191" s="13">
         <v>570</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="B192" t="s">
         <v>192</v>
       </c>
       <c r="C192" t="s">
         <v>144</v>
       </c>
       <c r="D192" s="13">
         <v>8</v>
@@ -5436,439 +5436,439 @@
         <v>5</v>
       </c>
       <c r="E196" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="B197" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C197" s="11"/>
       <c r="D197" s="11"/>
       <c r="E197" s="12"/>
     </row>
     <row r="198" spans="1:5">
       <c r="B198" t="s">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>144</v>
       </c>
       <c r="D198" s="13">
         <v>0</v>
       </c>
       <c r="E198" s="13">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="B199" t="s">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>144</v>
       </c>
       <c r="D199" s="13">
         <v>0</v>
       </c>
       <c r="E199" s="13">
-        <v>720</v>
+        <v>115</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="B200" t="s">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>144</v>
       </c>
       <c r="D200" s="13">
         <v>0</v>
       </c>
       <c r="E200" s="13">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="B201" t="s">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>144</v>
       </c>
       <c r="D201" s="13">
         <v>0</v>
       </c>
       <c r="E201" s="13">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="B202" t="s">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>144</v>
       </c>
       <c r="D202" s="13">
         <v>0</v>
       </c>
       <c r="E202" s="13">
-        <v>215</v>
+        <v>510</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="B203" t="s">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>144</v>
       </c>
       <c r="D203" s="13">
         <v>0</v>
       </c>
       <c r="E203" s="13">
-        <v>510</v>
+        <v>95</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="B204" t="s">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>144</v>
       </c>
       <c r="D204" s="13">
         <v>0</v>
       </c>
       <c r="E204" s="13">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="B205" t="s">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>144</v>
       </c>
       <c r="D205" s="13">
         <v>0</v>
       </c>
       <c r="E205" s="13">
-        <v>115</v>
+        <v>215</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="B206" t="s">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>144</v>
       </c>
       <c r="D206" s="13">
         <v>0</v>
       </c>
       <c r="E206" s="13">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="B207" t="s">
         <v>206</v>
       </c>
       <c r="C207" t="s">
         <v>144</v>
       </c>
       <c r="D207" s="13">
         <v>0</v>
       </c>
       <c r="E207" s="13">
-        <v>220</v>
+        <v>720</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="B208" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C208" s="11"/>
       <c r="D208" s="11"/>
       <c r="E208" s="12"/>
     </row>
     <row r="209" spans="1:5">
       <c r="B209" t="s">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>144</v>
       </c>
       <c r="D209" s="13">
         <v>0</v>
       </c>
       <c r="E209" s="13">
-        <v>130</v>
+        <v>115</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="B210" t="s">
         <v>209</v>
       </c>
       <c r="C210" t="s">
         <v>144</v>
       </c>
       <c r="D210" s="13">
         <v>0</v>
       </c>
       <c r="E210" s="13">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="B211" t="s">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>144</v>
       </c>
       <c r="D211" s="13">
         <v>0</v>
       </c>
       <c r="E211" s="13">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="B212" t="s">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>144</v>
       </c>
       <c r="D212" s="13">
         <v>0</v>
       </c>
       <c r="E212" s="13">
-        <v>680</v>
+        <v>430</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="B213" t="s">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>144</v>
       </c>
       <c r="D213" s="13">
         <v>0</v>
       </c>
       <c r="E213" s="13">
-        <v>115</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="B214" t="s">
         <v>213</v>
       </c>
       <c r="C214" t="s">
         <v>144</v>
       </c>
       <c r="D214" s="13">
         <v>0</v>
       </c>
       <c r="E214" s="13">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="B215" t="s">
         <v>214</v>
       </c>
       <c r="C215" t="s">
         <v>144</v>
       </c>
       <c r="D215" s="13">
         <v>0</v>
       </c>
       <c r="E215" s="13">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="B216" t="s">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>144</v>
       </c>
       <c r="D216" s="13">
         <v>0</v>
       </c>
       <c r="E216" s="13">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="B217" t="s">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>144</v>
       </c>
       <c r="D217" s="13">
         <v>0</v>
       </c>
       <c r="E217" s="13">
-        <v>1400</v>
+        <v>680</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="B218" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C218" s="8"/>
       <c r="D218" s="8"/>
       <c r="E218" s="9"/>
     </row>
     <row r="219" spans="1:5">
       <c r="B219" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C219" s="11"/>
       <c r="D219" s="11"/>
       <c r="E219" s="12"/>
     </row>
     <row r="220" spans="1:5">
       <c r="B220" t="s">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>61</v>
       </c>
       <c r="D220" s="13">
         <v>1</v>
       </c>
       <c r="E220" s="13">
-        <v>150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="B221" t="s">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>61</v>
       </c>
       <c r="D221" s="13">
         <v>1</v>
       </c>
       <c r="E221" s="13">
-        <v>330</v>
+        <v>645</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="B222" t="s">
         <v>221</v>
       </c>
       <c r="C222" t="s">
         <v>61</v>
       </c>
       <c r="D222" s="13">
         <v>1</v>
       </c>
       <c r="E222" s="13">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="B223" t="s">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>61</v>
       </c>
       <c r="D223" s="13">
         <v>1</v>
       </c>
       <c r="E223" s="13">
-        <v>330</v>
+        <v>680</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="B224" t="s">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>61</v>
       </c>
       <c r="D224" s="13">
         <v>1</v>
       </c>
       <c r="E224" s="13">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="B225" t="s">
         <v>224</v>
       </c>
       <c r="C225" t="s">
         <v>61</v>
       </c>
       <c r="D225" s="13">
         <v>1</v>
       </c>
       <c r="E225" s="13">
-        <v>645</v>
+        <v>330</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="B226" t="s">
         <v>225</v>
       </c>
       <c r="C226" t="s">
         <v>61</v>
       </c>
       <c r="D226" s="13">
         <v>1</v>
       </c>
       <c r="E226" s="13">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="B227" t="s">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>61</v>
       </c>
       <c r="D227" s="13">
         <v>1</v>
       </c>
       <c r="E227" s="13">
-        <v>680</v>
+        <v>330</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="B228" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C228" s="11"/>
       <c r="D228" s="11"/>
       <c r="E228" s="12"/>
     </row>
     <row r="229" spans="1:5">
       <c r="B229" t="s">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>61</v>
       </c>
       <c r="D229" s="13">
         <v>1</v>
       </c>
       <c r="E229" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:5">
@@ -5902,236 +5902,236 @@
     <row r="232" spans="1:5">
       <c r="B232" t="s">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>61</v>
       </c>
       <c r="D232" s="13">
         <v>1</v>
       </c>
       <c r="E232" s="13">
         <v>430</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="B233" t="s">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>61</v>
       </c>
       <c r="D233" s="13">
         <v>1</v>
       </c>
       <c r="E233" s="13">
-        <v>570</v>
+        <v>300</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="B234" t="s">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>61</v>
       </c>
       <c r="D234" s="13">
         <v>1</v>
       </c>
       <c r="E234" s="13">
-        <v>520</v>
+        <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="B235" t="s">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>61</v>
       </c>
       <c r="D235" s="13">
         <v>1</v>
       </c>
       <c r="E235" s="13">
-        <v>400</v>
+        <v>430</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="B236" t="s">
         <v>235</v>
       </c>
       <c r="C236" t="s">
         <v>61</v>
       </c>
       <c r="D236" s="13">
         <v>1</v>
       </c>
       <c r="E236" s="13">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="B237" t="s">
         <v>236</v>
       </c>
       <c r="C237" t="s">
         <v>61</v>
       </c>
       <c r="D237" s="13">
         <v>1</v>
       </c>
       <c r="E237" s="13">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="B238" t="s">
         <v>237</v>
       </c>
       <c r="C238" t="s">
         <v>61</v>
       </c>
       <c r="D238" s="13">
         <v>1</v>
       </c>
       <c r="E238" s="13">
-        <v>300</v>
+        <v>570</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="B239" t="s">
         <v>238</v>
       </c>
       <c r="C239" t="s">
         <v>61</v>
       </c>
       <c r="D239" s="13">
         <v>1</v>
       </c>
       <c r="E239" s="13">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="B240" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C240" s="11"/>
       <c r="D240" s="11"/>
       <c r="E240" s="12"/>
     </row>
     <row r="241" spans="1:5">
       <c r="B241" t="s">
         <v>240</v>
       </c>
       <c r="C241" t="s">
         <v>61</v>
       </c>
       <c r="D241" s="13">
         <v>1</v>
       </c>
       <c r="E241" s="13">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="B242" t="s">
         <v>241</v>
       </c>
       <c r="C242" t="s">
         <v>61</v>
       </c>
       <c r="D242" s="13">
         <v>1</v>
       </c>
       <c r="E242" s="13">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243"/>
       <c r="B243" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E243" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="B244" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C244" s="11"/>
       <c r="D244" s="11"/>
       <c r="E244" s="12"/>
     </row>
     <row r="245" spans="1:5">
       <c r="B245" t="s">
         <v>243</v>
       </c>
       <c r="C245" t="s">
         <v>61</v>
       </c>
       <c r="D245" s="13">
         <v>1</v>
       </c>
       <c r="E245" s="13">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="B246" t="s">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>61</v>
       </c>
       <c r="D246" s="13">
         <v>1</v>
       </c>
       <c r="E246" s="13">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="B247" t="s">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>61</v>
       </c>
       <c r="D247" s="13">
         <v>1</v>
       </c>
       <c r="E247" s="13">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="B248" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C248" s="8"/>
       <c r="D248" s="8"/>
       <c r="E248" s="9"/>
     </row>
     <row r="249" spans="1:5">
       <c r="B249" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C249" s="11"/>
       <c r="D249" s="11"/>
       <c r="E249" s="12"/>
     </row>
     <row r="250" spans="1:5">
       <c r="B250" t="s">
         <v>248</v>
       </c>
       <c r="C250" t="s">
         <v>118</v>
       </c>
@@ -6139,730 +6139,730 @@
         <v>0</v>
       </c>
       <c r="E250" s="13">
         <v>450</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="B251" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C251" s="11"/>
       <c r="D251" s="11"/>
       <c r="E251" s="12"/>
     </row>
     <row r="252" spans="1:5">
       <c r="B252" t="s">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>61</v>
       </c>
       <c r="D252" s="13">
         <v>0</v>
       </c>
       <c r="E252" s="13">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="B253" t="s">
         <v>251</v>
       </c>
       <c r="C253" t="s">
         <v>61</v>
       </c>
       <c r="D253" s="13">
         <v>0</v>
       </c>
       <c r="E253" s="13">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="B254" t="s">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>61</v>
       </c>
       <c r="D254" s="13">
         <v>0</v>
       </c>
       <c r="E254" s="13">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="B255" t="s">
         <v>253</v>
       </c>
       <c r="C255" t="s">
         <v>61</v>
       </c>
       <c r="D255" s="13">
         <v>0</v>
       </c>
       <c r="E255" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="B256" t="s">
         <v>254</v>
       </c>
       <c r="C256" t="s">
         <v>61</v>
       </c>
       <c r="D256" s="13">
         <v>0</v>
       </c>
       <c r="E256" s="13">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="B257" t="s">
         <v>255</v>
       </c>
       <c r="C257" t="s">
         <v>61</v>
       </c>
       <c r="D257" s="13">
         <v>0</v>
       </c>
       <c r="E257" s="13">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="B258" t="s">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>61</v>
       </c>
       <c r="D258" s="13">
         <v>0</v>
       </c>
       <c r="E258" s="13">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="B259" t="s">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>61</v>
       </c>
       <c r="D259" s="13">
         <v>0</v>
       </c>
       <c r="E259" s="13">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="B260" t="s">
         <v>258</v>
       </c>
       <c r="C260" t="s">
         <v>61</v>
       </c>
       <c r="D260" s="13">
         <v>0</v>
       </c>
       <c r="E260" s="13">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="B261" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C261" s="11"/>
       <c r="D261" s="11"/>
       <c r="E261" s="12"/>
     </row>
     <row r="262" spans="1:5">
       <c r="B262" t="s">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>118</v>
       </c>
       <c r="D262" s="13">
         <v>0</v>
       </c>
       <c r="E262" s="13">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="B263" t="s">
         <v>261</v>
       </c>
       <c r="C263" t="s">
         <v>118</v>
       </c>
       <c r="D263" s="13">
         <v>0</v>
       </c>
       <c r="E263" s="13">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="B264" t="s">
         <v>262</v>
       </c>
       <c r="C264" t="s">
         <v>118</v>
       </c>
       <c r="D264" s="13">
         <v>0</v>
       </c>
       <c r="E264" s="13">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="B265" t="s">
         <v>263</v>
       </c>
       <c r="C265" t="s">
         <v>118</v>
       </c>
       <c r="D265" s="13">
         <v>0</v>
       </c>
       <c r="E265" s="13">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="B266" t="s">
         <v>264</v>
       </c>
       <c r="C266" t="s">
         <v>118</v>
       </c>
       <c r="D266" s="13">
         <v>0</v>
       </c>
       <c r="E266" s="13">
         <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="B267" t="s">
         <v>265</v>
       </c>
       <c r="C267" t="s">
         <v>118</v>
       </c>
       <c r="D267" s="13">
         <v>0</v>
       </c>
       <c r="E267" s="13">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="B268" t="s">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>118</v>
       </c>
       <c r="D268" s="13">
         <v>0</v>
       </c>
       <c r="E268" s="13">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="B269" t="s">
         <v>267</v>
       </c>
       <c r="C269" t="s">
         <v>118</v>
       </c>
       <c r="D269" s="13">
         <v>0</v>
       </c>
       <c r="E269" s="13">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="B270" t="s">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>118</v>
       </c>
       <c r="D270" s="13">
         <v>0</v>
       </c>
       <c r="E270" s="13">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="B271" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C271" s="11"/>
       <c r="D271" s="11"/>
       <c r="E271" s="12"/>
     </row>
     <row r="272" spans="1:5">
       <c r="B272" t="s">
         <v>270</v>
       </c>
       <c r="C272" t="s">
         <v>61</v>
       </c>
       <c r="D272" s="13">
         <v>0</v>
       </c>
       <c r="E272" s="13">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="B273" t="s">
         <v>271</v>
       </c>
       <c r="C273" t="s">
         <v>61</v>
       </c>
       <c r="D273" s="13">
         <v>0</v>
       </c>
       <c r="E273" s="13">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="B274" t="s">
         <v>272</v>
       </c>
       <c r="C274" t="s">
         <v>61</v>
       </c>
       <c r="D274" s="13">
         <v>0</v>
       </c>
       <c r="E274" s="13">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="B275" t="s">
         <v>273</v>
       </c>
       <c r="C275" t="s">
         <v>61</v>
       </c>
       <c r="D275" s="13">
         <v>0</v>
       </c>
       <c r="E275" s="13">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="B276" t="s">
         <v>274</v>
       </c>
       <c r="C276" t="s">
         <v>61</v>
       </c>
       <c r="D276" s="13">
         <v>0</v>
       </c>
       <c r="E276" s="13">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="B277" t="s">
         <v>275</v>
       </c>
       <c r="C277" t="s">
         <v>61</v>
       </c>
       <c r="D277" s="13">
         <v>0</v>
       </c>
       <c r="E277" s="13">
         <v>32</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="B278" t="s">
         <v>276</v>
       </c>
       <c r="C278" t="s">
         <v>61</v>
       </c>
       <c r="D278" s="13">
         <v>0</v>
       </c>
       <c r="E278" s="13">
-        <v>17</v>
+        <v>5</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="B279" t="s">
         <v>277</v>
       </c>
       <c r="C279" t="s">
         <v>61</v>
       </c>
       <c r="D279" s="13">
         <v>0</v>
       </c>
       <c r="E279" s="13">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="B280" t="s">
         <v>278</v>
       </c>
       <c r="C280" t="s">
         <v>61</v>
       </c>
       <c r="D280" s="13">
         <v>0</v>
       </c>
       <c r="E280" s="13">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="B281" t="s">
         <v>279</v>
       </c>
       <c r="C281" t="s">
         <v>61</v>
       </c>
       <c r="D281" s="13">
         <v>0</v>
       </c>
       <c r="E281" s="13">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="B282" t="s">
         <v>280</v>
       </c>
       <c r="C282" t="s">
         <v>61</v>
       </c>
       <c r="D282" s="13">
         <v>0</v>
       </c>
       <c r="E282" s="13">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="B283" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C283" s="11"/>
       <c r="D283" s="11"/>
       <c r="E283" s="12"/>
     </row>
     <row r="284" spans="1:5">
       <c r="B284" t="s">
         <v>282</v>
       </c>
       <c r="C284" t="s">
         <v>283</v>
       </c>
       <c r="D284" s="13">
         <v>1</v>
       </c>
       <c r="E284" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="B285" t="s">
         <v>284</v>
       </c>
       <c r="C285" t="s">
         <v>283</v>
       </c>
       <c r="D285" s="13">
         <v>1</v>
       </c>
       <c r="E285" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="B286" t="s">
         <v>285</v>
       </c>
       <c r="C286" t="s">
         <v>283</v>
       </c>
       <c r="D286" s="13">
         <v>1</v>
       </c>
       <c r="E286" s="13">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="B287" t="s">
         <v>286</v>
       </c>
       <c r="C287" t="s">
         <v>283</v>
       </c>
       <c r="D287" s="13">
         <v>1</v>
       </c>
       <c r="E287" s="13">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="B288" t="s">
         <v>287</v>
       </c>
       <c r="C288" t="s">
         <v>283</v>
       </c>
       <c r="D288" s="13">
         <v>1</v>
       </c>
       <c r="E288" s="13">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="B289" t="s">
         <v>288</v>
       </c>
       <c r="C289" t="s">
         <v>283</v>
       </c>
       <c r="D289" s="13">
         <v>1</v>
       </c>
       <c r="E289" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="B290" t="s">
         <v>289</v>
       </c>
       <c r="C290" t="s">
         <v>283</v>
       </c>
       <c r="D290" s="13">
         <v>1</v>
       </c>
       <c r="E290" s="13">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="B291" t="s">
         <v>290</v>
       </c>
       <c r="C291" t="s">
         <v>283</v>
       </c>
       <c r="D291" s="13">
         <v>1</v>
       </c>
       <c r="E291" s="13">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292"/>
       <c r="B292" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E292" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="B293" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C293" s="8"/>
       <c r="D293" s="8"/>
       <c r="E293" s="9"/>
     </row>
     <row r="294" spans="1:5">
       <c r="B294" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C294" s="11"/>
       <c r="D294" s="11"/>
       <c r="E294" s="12"/>
     </row>
     <row r="295" spans="1:5">
       <c r="B295" t="s">
         <v>291</v>
       </c>
       <c r="C295" t="s">
         <v>283</v>
       </c>
       <c r="D295" s="13">
         <v>1</v>
       </c>
       <c r="E295" s="13">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="B296" t="s">
         <v>292</v>
       </c>
       <c r="C296" t="s">
         <v>283</v>
       </c>
       <c r="D296" s="13">
         <v>1</v>
       </c>
       <c r="E296" s="13">
         <v>350</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="B297" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C297" s="11"/>
       <c r="D297" s="11"/>
       <c r="E297" s="12"/>
     </row>
     <row r="298" spans="1:5">
       <c r="B298" t="s">
         <v>294</v>
       </c>
       <c r="C298" t="s">
         <v>283</v>
       </c>
       <c r="D298" s="13">
         <v>1</v>
       </c>
       <c r="E298" s="13">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="B299" t="s">
         <v>295</v>
       </c>
       <c r="C299" t="s">
         <v>283</v>
       </c>
       <c r="D299" s="13">
         <v>1</v>
       </c>
       <c r="E299" s="13">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="B300" t="s">
         <v>296</v>
       </c>
       <c r="C300" t="s">
         <v>283</v>
       </c>
       <c r="D300" s="13">
         <v>1</v>
       </c>
       <c r="E300" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="B301" t="s">
         <v>297</v>
       </c>
       <c r="C301" t="s">
         <v>283</v>
       </c>
       <c r="D301" s="13">
         <v>1</v>
       </c>
       <c r="E301" s="13">
         <v>90</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="B302" t="s">
         <v>298</v>
       </c>
       <c r="C302" t="s">
         <v>283</v>
       </c>
       <c r="D302" s="13">
         <v>1</v>
       </c>
       <c r="E302" s="13">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="B303" t="s">
         <v>299</v>
       </c>
       <c r="C303" t="s">
         <v>283</v>
       </c>
       <c r="D303" s="13">
         <v>1</v>
       </c>
       <c r="E303" s="13">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="B304" t="s">
         <v>300</v>
       </c>
       <c r="C304" t="s">
         <v>283</v>
       </c>
       <c r="D304" s="13">
         <v>1</v>
       </c>
       <c r="E304" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="B305" t="s">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>283</v>
       </c>
       <c r="D305" s="13">
         <v>1</v>
@@ -6873,342 +6873,342 @@
     </row>
     <row r="306" spans="1:5">
       <c r="B306" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C306" s="8"/>
       <c r="D306" s="8"/>
       <c r="E306" s="9"/>
     </row>
     <row r="307" spans="1:5">
       <c r="B307" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C307" s="11"/>
       <c r="D307" s="11"/>
       <c r="E307" s="12"/>
     </row>
     <row r="308" spans="1:5">
       <c r="B308" t="s">
         <v>304</v>
       </c>
       <c r="C308" t="s">
         <v>61</v>
       </c>
       <c r="D308" s="13">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="E308" s="13">
-        <v>1050</v>
+        <v>65</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="B309" t="s">
         <v>305</v>
       </c>
       <c r="C309" t="s">
         <v>61</v>
       </c>
       <c r="D309" s="13">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="E309" s="13">
-        <v>2060</v>
+        <v>130</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="B310" t="s">
         <v>306</v>
       </c>
       <c r="C310" t="s">
         <v>61</v>
       </c>
       <c r="D310" s="13">
-        <v>130</v>
+        <v>6</v>
       </c>
       <c r="E310" s="13">
-        <v>3300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="B311" t="s">
         <v>307</v>
       </c>
       <c r="C311" t="s">
         <v>61</v>
       </c>
       <c r="D311" s="13">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="E311" s="13">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="B312" t="s">
         <v>308</v>
       </c>
       <c r="C312" t="s">
         <v>61</v>
       </c>
       <c r="D312" s="13">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="E312" s="13">
-        <v>140</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="B313" t="s">
         <v>309</v>
       </c>
       <c r="C313" t="s">
         <v>61</v>
       </c>
       <c r="D313" s="13">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="E313" s="13">
-        <v>400</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="B314" t="s">
         <v>310</v>
       </c>
       <c r="C314" t="s">
         <v>61</v>
       </c>
       <c r="D314" s="13">
-        <v>66</v>
+        <v>166</v>
       </c>
       <c r="E314" s="13">
-        <v>1540</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="B315" t="s">
         <v>311</v>
       </c>
       <c r="C315" t="s">
         <v>61</v>
       </c>
       <c r="D315" s="13">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="E315" s="13">
-        <v>2360</v>
+        <v>120</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="B316" t="s">
         <v>312</v>
       </c>
       <c r="C316" t="s">
         <v>61</v>
       </c>
       <c r="D316" s="13">
-        <v>166</v>
+        <v>5</v>
       </c>
       <c r="E316" s="13">
-        <v>4300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="B317" t="s">
         <v>313</v>
       </c>
       <c r="C317" t="s">
         <v>61</v>
       </c>
       <c r="D317" s="13">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="E317" s="13">
-        <v>65</v>
+        <v>400</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="B318" t="s">
         <v>314</v>
       </c>
       <c r="C318" t="s">
         <v>61</v>
       </c>
       <c r="D318" s="13">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="E318" s="13">
-        <v>130</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="B319" t="s">
         <v>315</v>
       </c>
       <c r="C319" t="s">
         <v>61</v>
       </c>
       <c r="D319" s="13">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="E319" s="13">
-        <v>270</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="B320" t="s">
         <v>316</v>
       </c>
       <c r="C320" t="s">
         <v>61</v>
       </c>
       <c r="D320" s="13">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="E320" s="13">
-        <v>500</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="B321" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C321" s="11"/>
       <c r="D321" s="11"/>
       <c r="E321" s="12"/>
     </row>
     <row r="322" spans="1:5">
       <c r="B322" t="s">
         <v>318</v>
       </c>
       <c r="C322" t="s">
         <v>61</v>
       </c>
       <c r="D322" s="13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E322" s="13">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="B323" t="s">
         <v>319</v>
       </c>
       <c r="C323" t="s">
         <v>61</v>
       </c>
       <c r="D323" s="13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E323" s="13">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="B324" t="s">
         <v>320</v>
       </c>
       <c r="C324" t="s">
         <v>61</v>
       </c>
       <c r="D324" s="13">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E324" s="13">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="B325" t="s">
         <v>321</v>
       </c>
       <c r="C325" t="s">
         <v>61</v>
       </c>
       <c r="D325" s="13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E325" s="13">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="B326" t="s">
         <v>322</v>
       </c>
       <c r="C326" t="s">
         <v>61</v>
       </c>
       <c r="D326" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E326" s="13">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="B327" t="s">
         <v>323</v>
       </c>
       <c r="C327" t="s">
         <v>61</v>
       </c>
       <c r="D327" s="13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E327" s="13">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="B328" t="s">
         <v>324</v>
       </c>
       <c r="C328" t="s">
         <v>61</v>
       </c>
       <c r="D328" s="13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E328" s="13">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="B329" t="s">
         <v>325</v>
       </c>
       <c r="C329" t="s">
         <v>61</v>
       </c>
       <c r="D329" s="13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E329" s="13">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="B330" s="10" t="s">
         <v>326</v>
       </c>
       <c r="C330" s="11"/>
       <c r="D330" s="11"/>
       <c r="E330" s="12"/>
     </row>
     <row r="331" spans="1:5">
       <c r="B331" t="s">
         <v>327</v>
       </c>
       <c r="C331" t="s">
         <v>111</v>
       </c>
       <c r="D331" s="13">
         <v>5</v>
       </c>
       <c r="E331" s="13">
         <v>340</v>
       </c>
     </row>
     <row r="332" spans="1:5">
@@ -7343,93 +7343,93 @@
         <v>6</v>
       </c>
       <c r="E341" s="13">
         <v>210</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="B342" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C342" s="11"/>
       <c r="D342" s="11"/>
       <c r="E342" s="12"/>
     </row>
     <row r="343" spans="1:5">
       <c r="B343" t="s">
         <v>338</v>
       </c>
       <c r="C343" t="s">
         <v>111</v>
       </c>
       <c r="D343" s="13">
         <v>0</v>
       </c>
       <c r="E343" s="13">
-        <v>2030</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="B344" t="s">
         <v>339</v>
       </c>
       <c r="C344" t="s">
         <v>111</v>
       </c>
       <c r="D344" s="13">
         <v>0</v>
       </c>
       <c r="E344" s="13">
-        <v>2830</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="B345" t="s">
         <v>340</v>
       </c>
       <c r="C345" t="s">
         <v>111</v>
       </c>
       <c r="D345" s="13">
         <v>0</v>
       </c>
       <c r="E345" s="13">
-        <v>1660</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="B346" t="s">
         <v>341</v>
       </c>
       <c r="C346" t="s">
         <v>111</v>
       </c>
       <c r="D346" s="13">
         <v>0</v>
       </c>
       <c r="E346" s="13">
-        <v>2280</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="B347" s="10" t="s">
         <v>342</v>
       </c>
       <c r="C347" s="11"/>
       <c r="D347" s="11"/>
       <c r="E347" s="12"/>
     </row>
     <row r="348" spans="1:5">
       <c r="B348" t="s">
         <v>343</v>
       </c>
       <c r="C348" t="s">
         <v>111</v>
       </c>
       <c r="D348" s="13">
         <v>0</v>
       </c>
       <c r="E348" s="13">
         <v>530</v>
       </c>
     </row>
     <row r="349" spans="1:5">
@@ -7888,96 +7888,96 @@
         <v>2200</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="B385" t="s">
         <v>380</v>
       </c>
       <c r="C385" t="s">
         <v>111</v>
       </c>
       <c r="D385" s="13">
         <v>5</v>
       </c>
       <c r="E385" s="13">
         <v>1500</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="B386" t="s">
         <v>381</v>
       </c>
       <c r="C386" t="s">
         <v>111</v>
       </c>
       <c r="D386" s="13">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E386" s="13">
-        <v>1700</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="B387" t="s">
         <v>382</v>
       </c>
       <c r="C387" t="s">
         <v>111</v>
       </c>
       <c r="D387" s="13">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E387" s="13">
-        <v>2300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388"/>
       <c r="B388" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D388" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E388" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="B389" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C389" s="8"/>
       <c r="D389" s="8"/>
       <c r="E389" s="9"/>
     </row>
     <row r="390" spans="1:5">
       <c r="B390" s="10" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C390" s="11"/>
       <c r="D390" s="11"/>
       <c r="E390" s="12"/>
     </row>
     <row r="391" spans="1:5">
       <c r="B391" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C391" s="11"/>
       <c r="D391" s="11"/>
       <c r="E391" s="12"/>
     </row>
     <row r="392" spans="1:5">
       <c r="B392" t="s">
         <v>384</v>
       </c>
       <c r="C392" t="s">
         <v>111</v>
       </c>
       <c r="D392" s="13">
         <v>28</v>
       </c>
       <c r="E392" s="13">
         <v>220</v>
@@ -7991,224 +7991,224 @@
         <v>111</v>
       </c>
       <c r="D393" s="13">
         <v>25</v>
       </c>
       <c r="E393" s="13">
         <v>245</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="B394" s="10" t="s">
         <v>386</v>
       </c>
       <c r="C394" s="11"/>
       <c r="D394" s="11"/>
       <c r="E394" s="12"/>
     </row>
     <row r="395" spans="1:5">
       <c r="B395" t="s">
         <v>387</v>
       </c>
       <c r="C395" t="s">
         <v>111</v>
       </c>
       <c r="D395" s="13">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E395" s="13">
-        <v>225</v>
+        <v>340</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="B396" t="s">
         <v>388</v>
       </c>
       <c r="C396" t="s">
         <v>111</v>
       </c>
       <c r="D396" s="13">
         <v>30</v>
       </c>
       <c r="E396" s="13">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="B397" t="s">
         <v>389</v>
       </c>
       <c r="C397" t="s">
         <v>111</v>
       </c>
       <c r="D397" s="13">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E397" s="13">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="B398" t="s">
         <v>390</v>
       </c>
       <c r="C398" t="s">
         <v>111</v>
       </c>
       <c r="D398" s="13">
         <v>30</v>
       </c>
       <c r="E398" s="13">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="B399" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C399" s="11"/>
       <c r="D399" s="11"/>
       <c r="E399" s="12"/>
     </row>
     <row r="400" spans="1:5">
       <c r="B400" t="s">
         <v>392</v>
       </c>
       <c r="C400" t="s">
         <v>111</v>
       </c>
       <c r="D400" s="13">
         <v>28</v>
       </c>
       <c r="E400" s="13">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="B401" t="s">
         <v>393</v>
       </c>
       <c r="C401" t="s">
         <v>111</v>
       </c>
       <c r="D401" s="13">
         <v>30</v>
       </c>
       <c r="E401" s="13">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="B402" t="s">
         <v>394</v>
       </c>
       <c r="C402" t="s">
         <v>111</v>
       </c>
       <c r="D402" s="13">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E402" s="13">
-        <v>410</v>
+        <v>420</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="B403" t="s">
         <v>395</v>
       </c>
       <c r="C403" t="s">
         <v>111</v>
       </c>
       <c r="D403" s="13">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E403" s="13">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="B404" t="s">
         <v>396</v>
       </c>
       <c r="C404" t="s">
         <v>111</v>
       </c>
       <c r="D404" s="13">
         <v>30</v>
       </c>
       <c r="E404" s="13">
-        <v>320</v>
+        <v>345</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="B405" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C405" s="11"/>
       <c r="D405" s="11"/>
       <c r="E405" s="12"/>
     </row>
     <row r="406" spans="1:5">
       <c r="B406" t="s">
         <v>398</v>
       </c>
       <c r="C406" t="s">
         <v>111</v>
       </c>
       <c r="D406" s="13">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E406" s="13">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="B407" t="s">
         <v>399</v>
       </c>
       <c r="C407" t="s">
         <v>111</v>
       </c>
       <c r="D407" s="13">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E407" s="13">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="B408" t="s">
         <v>400</v>
       </c>
       <c r="C408" t="s">
         <v>111</v>
       </c>
       <c r="D408" s="13">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E408" s="13">
-        <v>520</v>
+        <v>800</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="B409" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C409" s="8"/>
       <c r="D409" s="8"/>
       <c r="E409" s="9"/>
     </row>
     <row r="410" spans="1:5">
       <c r="B410" t="s">
         <v>402</v>
       </c>
       <c r="C410" t="s">
         <v>122</v>
       </c>
       <c r="D410" s="13">
         <v>30</v>
       </c>
       <c r="E410" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="411" spans="1:5">
@@ -8617,443 +8617,443 @@
         <v>431</v>
       </c>
       <c r="C440" s="8"/>
       <c r="D440" s="8"/>
       <c r="E440" s="9"/>
     </row>
     <row r="441" spans="1:5">
       <c r="B441" s="10" t="s">
         <v>432</v>
       </c>
       <c r="C441" s="11"/>
       <c r="D441" s="11"/>
       <c r="E441" s="12"/>
     </row>
     <row r="442" spans="1:5">
       <c r="B442" t="s">
         <v>433</v>
       </c>
       <c r="C442" t="s">
         <v>10</v>
       </c>
       <c r="D442" s="13">
         <v>25</v>
       </c>
       <c r="E442" s="13">
-        <v>385</v>
+        <v>470</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="B443" t="s">
         <v>434</v>
       </c>
       <c r="C443" t="s">
         <v>10</v>
       </c>
       <c r="D443" s="13">
         <v>25</v>
       </c>
       <c r="E443" s="13">
-        <v>615</v>
+        <v>320</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="B444" t="s">
         <v>435</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" s="13">
         <v>25</v>
       </c>
       <c r="E444" s="13">
-        <v>510</v>
+        <v>385</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="B445" t="s">
         <v>436</v>
       </c>
       <c r="C445" t="s">
         <v>10</v>
       </c>
       <c r="D445" s="13">
         <v>25</v>
       </c>
       <c r="E445" s="13">
-        <v>220</v>
+        <v>615</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="B446" t="s">
         <v>437</v>
       </c>
       <c r="C446" t="s">
         <v>10</v>
       </c>
       <c r="D446" s="13">
         <v>25</v>
       </c>
       <c r="E446" s="13">
-        <v>715</v>
+        <v>220</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="B447" t="s">
         <v>438</v>
       </c>
       <c r="C447" t="s">
         <v>10</v>
       </c>
       <c r="D447" s="13">
         <v>25</v>
       </c>
       <c r="E447" s="13">
-        <v>370</v>
+        <v>715</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="B448" t="s">
         <v>439</v>
       </c>
       <c r="C448" t="s">
         <v>10</v>
       </c>
       <c r="D448" s="13">
         <v>25</v>
       </c>
       <c r="E448" s="13">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="B449" t="s">
         <v>440</v>
       </c>
       <c r="C449" t="s">
         <v>10</v>
       </c>
       <c r="D449" s="13">
         <v>25</v>
       </c>
       <c r="E449" s="13">
-        <v>435</v>
+        <v>220</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="B450" t="s">
         <v>441</v>
       </c>
       <c r="C450" t="s">
         <v>10</v>
       </c>
       <c r="D450" s="13">
         <v>25</v>
       </c>
       <c r="E450" s="13">
-        <v>235</v>
+        <v>435</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="B451" t="s">
         <v>442</v>
       </c>
       <c r="C451" t="s">
         <v>10</v>
       </c>
       <c r="D451" s="13">
         <v>25</v>
       </c>
       <c r="E451" s="13">
-        <v>330</v>
+        <v>235</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="B452" t="s">
         <v>443</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" s="13">
         <v>25</v>
       </c>
       <c r="E452" s="13">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="B453" t="s">
         <v>444</v>
       </c>
       <c r="C453" t="s">
         <v>10</v>
       </c>
       <c r="D453" s="13">
         <v>25</v>
       </c>
       <c r="E453" s="13">
-        <v>565</v>
+        <v>220</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="B454" t="s">
         <v>445</v>
       </c>
       <c r="C454" t="s">
         <v>10</v>
       </c>
       <c r="D454" s="13">
         <v>25</v>
       </c>
       <c r="E454" s="13">
-        <v>430</v>
+        <v>510</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="B455" t="s">
         <v>446</v>
       </c>
       <c r="C455" t="s">
         <v>10</v>
       </c>
       <c r="D455" s="13">
         <v>25</v>
       </c>
       <c r="E455" s="13">
-        <v>500</v>
+        <v>565</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="B456" t="s">
         <v>447</v>
       </c>
       <c r="C456" t="s">
         <v>10</v>
       </c>
       <c r="D456" s="13">
         <v>25</v>
       </c>
       <c r="E456" s="13">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="B457" t="s">
         <v>448</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" s="13">
         <v>25</v>
       </c>
       <c r="E457" s="13">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="B458" t="s">
         <v>449</v>
       </c>
       <c r="C458" t="s">
         <v>10</v>
       </c>
       <c r="D458" s="13">
         <v>25</v>
       </c>
       <c r="E458" s="13">
-        <v>345</v>
+        <v>210</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="B459" t="s">
         <v>450</v>
       </c>
       <c r="C459" t="s">
         <v>10</v>
       </c>
       <c r="D459" s="13">
         <v>25</v>
       </c>
       <c r="E459" s="13">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="B460" t="s">
         <v>451</v>
       </c>
       <c r="C460" t="s">
         <v>10</v>
       </c>
       <c r="D460" s="13">
         <v>25</v>
       </c>
       <c r="E460" s="13">
-        <v>170</v>
+        <v>345</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="B461" t="s">
         <v>452</v>
       </c>
       <c r="C461" t="s">
         <v>10</v>
       </c>
       <c r="D461" s="13">
         <v>25</v>
       </c>
       <c r="E461" s="13">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="B462" t="s">
         <v>453</v>
       </c>
       <c r="C462" t="s">
         <v>10</v>
       </c>
       <c r="D462" s="13">
         <v>25</v>
       </c>
       <c r="E462" s="13">
-        <v>1000</v>
+        <v>170</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="B463" t="s">
         <v>454</v>
       </c>
       <c r="C463" t="s">
         <v>10</v>
       </c>
       <c r="D463" s="13">
         <v>25</v>
       </c>
       <c r="E463" s="13">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="B464" t="s">
         <v>455</v>
       </c>
       <c r="C464" t="s">
         <v>10</v>
       </c>
       <c r="D464" s="13">
         <v>25</v>
       </c>
       <c r="E464" s="13">
-        <v>345</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="B465" t="s">
         <v>456</v>
       </c>
       <c r="C465" t="s">
         <v>10</v>
       </c>
       <c r="D465" s="13">
         <v>25</v>
       </c>
       <c r="E465" s="13">
-        <v>295</v>
+        <v>275</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="B466" t="s">
         <v>457</v>
       </c>
       <c r="C466" t="s">
         <v>10</v>
       </c>
       <c r="D466" s="13">
         <v>25</v>
       </c>
       <c r="E466" s="13">
-        <v>477</v>
+        <v>345</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="B467" t="s">
         <v>458</v>
       </c>
       <c r="C467" t="s">
         <v>10</v>
       </c>
       <c r="D467" s="13">
         <v>25</v>
       </c>
       <c r="E467" s="13">
-        <v>540</v>
+        <v>295</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="B468" t="s">
         <v>459</v>
       </c>
       <c r="C468" t="s">
         <v>10</v>
       </c>
       <c r="D468" s="13">
         <v>25</v>
       </c>
       <c r="E468" s="13">
-        <v>280</v>
+        <v>477</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="B469" t="s">
         <v>460</v>
       </c>
       <c r="C469" t="s">
         <v>10</v>
       </c>
       <c r="D469" s="13">
         <v>25</v>
       </c>
       <c r="E469" s="13">
-        <v>470</v>
+        <v>540</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="B470" t="s">
         <v>461</v>
       </c>
       <c r="C470" t="s">
         <v>10</v>
       </c>
       <c r="D470" s="13">
         <v>25</v>
       </c>
       <c r="E470" s="13">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="B471" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C471" s="11"/>
       <c r="D471" s="11"/>
       <c r="E471" s="12"/>
     </row>
     <row r="472" spans="1:5">
       <c r="B472" t="s">
         <v>463</v>
       </c>
       <c r="C472" t="s">
         <v>61</v>
       </c>
       <c r="D472" s="13">
         <v>10</v>
       </c>
       <c r="E472" s="13">
         <v>1050</v>
       </c>
     </row>
     <row r="473" spans="1:5">
@@ -9351,683 +9351,683 @@
       </c>
       <c r="C496"/>
       <c r="D496" s="13">
         <v>1</v>
       </c>
       <c r="E496" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="B497" s="10" t="s">
         <v>486</v>
       </c>
       <c r="C497" s="11"/>
       <c r="D497" s="11"/>
       <c r="E497" s="12"/>
     </row>
     <row r="498" spans="1:5">
       <c r="B498" t="s">
         <v>487</v>
       </c>
       <c r="C498" t="s">
         <v>61</v>
       </c>
       <c r="D498" s="13">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E498" s="13">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="B499" t="s">
         <v>488</v>
       </c>
       <c r="C499" t="s">
         <v>61</v>
       </c>
       <c r="D499" s="13">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E499" s="13">
-        <v>8500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="B500" t="s">
         <v>489</v>
       </c>
       <c r="C500" t="s">
         <v>61</v>
       </c>
       <c r="D500" s="13">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E500" s="13">
-        <v>215</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="B501" t="s">
         <v>490</v>
       </c>
       <c r="C501" t="s">
         <v>61</v>
       </c>
       <c r="D501" s="13">
         <v>1</v>
       </c>
       <c r="E501" s="13">
-        <v>260</v>
+        <v>215</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="B502" t="s">
         <v>491</v>
       </c>
       <c r="C502" t="s">
         <v>61</v>
       </c>
       <c r="D502" s="13">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E502" s="13">
-        <v>395</v>
+        <v>260</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="B503" t="s">
         <v>492</v>
       </c>
       <c r="C503" t="s">
         <v>61</v>
       </c>
       <c r="D503" s="13">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E503" s="13">
-        <v>6900</v>
+        <v>395</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="B504" t="s">
         <v>493</v>
       </c>
       <c r="C504" t="s">
         <v>61</v>
       </c>
       <c r="D504" s="13">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E504" s="13">
-        <v>1100</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="B505" t="s">
         <v>494</v>
       </c>
       <c r="C505" t="s">
         <v>61</v>
       </c>
       <c r="D505" s="13">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E505" s="13">
-        <v>550</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="B506" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C506" s="8"/>
       <c r="D506" s="8"/>
       <c r="E506" s="9"/>
     </row>
     <row r="507" spans="1:5">
       <c r="B507" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C507" s="11"/>
       <c r="D507" s="11"/>
       <c r="E507" s="12"/>
     </row>
     <row r="508" spans="1:5">
       <c r="B508" t="s">
         <v>497</v>
       </c>
       <c r="C508" t="s">
         <v>61</v>
       </c>
       <c r="D508" s="13">
         <v>10</v>
       </c>
       <c r="E508" s="13">
-        <v>1750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="B509" t="s">
         <v>498</v>
       </c>
       <c r="C509" t="s">
         <v>61</v>
       </c>
       <c r="D509" s="13">
         <v>14</v>
       </c>
       <c r="E509" s="13">
-        <v>1420</v>
+        <v>920</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="B510" t="s">
         <v>499</v>
       </c>
       <c r="C510" t="s">
         <v>61</v>
       </c>
       <c r="D510" s="13">
         <v>10</v>
       </c>
       <c r="E510" s="13">
-        <v>1300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="B511" t="s">
         <v>500</v>
       </c>
       <c r="C511" t="s">
         <v>61</v>
       </c>
       <c r="D511" s="13">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E511" s="13">
-        <v>650</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="B512" t="s">
         <v>501</v>
       </c>
       <c r="C512" t="s">
         <v>61</v>
       </c>
       <c r="D512" s="13">
         <v>10</v>
       </c>
       <c r="E512" s="13">
-        <v>1050</v>
+        <v>950</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="B513" t="s">
         <v>502</v>
       </c>
       <c r="C513" t="s">
         <v>61</v>
       </c>
       <c r="D513" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E513" s="13">
-        <v>2300</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="B514" t="s">
         <v>503</v>
       </c>
       <c r="C514" t="s">
         <v>61</v>
       </c>
       <c r="D514" s="13">
         <v>10</v>
       </c>
       <c r="E514" s="13">
-        <v>1150</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="B515" t="s">
         <v>504</v>
       </c>
       <c r="C515" t="s">
         <v>61</v>
       </c>
       <c r="D515" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E515" s="13">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="B516" t="s">
         <v>505</v>
       </c>
       <c r="C516" t="s">
         <v>61</v>
       </c>
       <c r="D516" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E516" s="13">
-        <v>3600</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="B517" t="s">
         <v>506</v>
       </c>
       <c r="C517" t="s">
         <v>61</v>
       </c>
       <c r="D517" s="13">
         <v>9</v>
       </c>
       <c r="E517" s="13">
-        <v>4100</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="B518" t="s">
         <v>507</v>
       </c>
       <c r="C518" t="s">
         <v>61</v>
       </c>
       <c r="D518" s="13">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E518" s="13">
-        <v>4900</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="B519" t="s">
         <v>508</v>
       </c>
       <c r="C519" t="s">
         <v>61</v>
       </c>
       <c r="D519" s="13">
         <v>9</v>
       </c>
       <c r="E519" s="13">
-        <v>3100</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="B520" t="s">
         <v>509</v>
       </c>
       <c r="C520" t="s">
         <v>61</v>
       </c>
       <c r="D520" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E520" s="13">
-        <v>1000</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="B521" t="s">
         <v>510</v>
       </c>
       <c r="C521" t="s">
         <v>61</v>
       </c>
       <c r="D521" s="13">
         <v>14</v>
       </c>
       <c r="E521" s="13">
-        <v>4000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="B522" t="s">
         <v>511</v>
       </c>
       <c r="C522" t="s">
         <v>61</v>
       </c>
       <c r="D522" s="13">
         <v>10</v>
       </c>
       <c r="E522" s="13">
-        <v>3400</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="B523" t="s">
         <v>512</v>
       </c>
       <c r="C523" t="s">
         <v>61</v>
       </c>
       <c r="D523" s="13">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E523" s="13">
-        <v>4500</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="B524" t="s">
         <v>513</v>
       </c>
       <c r="C524" t="s">
         <v>61</v>
       </c>
       <c r="D524" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E524" s="13">
-        <v>2750</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="B525" t="s">
         <v>514</v>
       </c>
       <c r="C525" t="s">
         <v>61</v>
       </c>
       <c r="D525" s="13">
         <v>10</v>
       </c>
       <c r="E525" s="13">
-        <v>1000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="B526" t="s">
         <v>515</v>
       </c>
       <c r="C526" t="s">
         <v>61</v>
       </c>
       <c r="D526" s="13">
         <v>14</v>
       </c>
       <c r="E526" s="13">
-        <v>920</v>
+        <v>650</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="B527" t="s">
         <v>516</v>
       </c>
       <c r="C527" t="s">
         <v>61</v>
       </c>
       <c r="D527" s="13">
         <v>10</v>
       </c>
       <c r="E527" s="13">
-        <v>1600</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="B528" t="s">
         <v>517</v>
       </c>
       <c r="C528" t="s">
         <v>61</v>
       </c>
       <c r="D528" s="13">
         <v>9</v>
       </c>
       <c r="E528" s="13">
-        <v>2150</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="B529" t="s">
         <v>518</v>
       </c>
       <c r="C529" t="s">
         <v>61</v>
       </c>
       <c r="D529" s="13">
         <v>10</v>
       </c>
       <c r="E529" s="13">
-        <v>950</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="B530" t="s">
         <v>519</v>
       </c>
       <c r="C530" t="s">
         <v>61</v>
       </c>
       <c r="D530" s="13">
         <v>10</v>
       </c>
       <c r="E530" s="13">
-        <v>2250</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="B531" t="s">
         <v>520</v>
       </c>
       <c r="C531" t="s">
         <v>61</v>
       </c>
       <c r="D531" s="13">
         <v>10</v>
       </c>
       <c r="E531" s="13">
         <v>3600</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="B532" t="s">
         <v>521</v>
       </c>
       <c r="C532" t="s">
         <v>61</v>
       </c>
       <c r="D532" s="13">
         <v>9</v>
       </c>
       <c r="E532" s="13">
-        <v>3800</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="B533" t="s">
         <v>522</v>
       </c>
       <c r="C533" t="s">
         <v>61</v>
       </c>
       <c r="D533" s="13">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E533" s="13">
-        <v>2200</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="B534" t="s">
         <v>523</v>
       </c>
       <c r="C534" t="s">
         <v>61</v>
       </c>
       <c r="D534" s="13">
         <v>9</v>
       </c>
       <c r="E534" s="13">
-        <v>4800</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535"/>
       <c r="B535" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E535" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="B536" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C536" s="8"/>
       <c r="D536" s="8"/>
       <c r="E536" s="9"/>
     </row>
     <row r="537" spans="1:5">
       <c r="B537" s="10" t="s">
         <v>496</v>
       </c>
       <c r="C537" s="11"/>
       <c r="D537" s="11"/>
       <c r="E537" s="12"/>
     </row>
     <row r="538" spans="1:5">
       <c r="B538" t="s">
         <v>524</v>
       </c>
       <c r="C538" t="s">
         <v>61</v>
       </c>
       <c r="D538" s="13">
         <v>9</v>
       </c>
       <c r="E538" s="13">
-        <v>1320</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="B539" t="s">
         <v>525</v>
       </c>
       <c r="C539" t="s">
         <v>61</v>
       </c>
       <c r="D539" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E539" s="13">
-        <v>2680</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="B540" t="s">
         <v>526</v>
       </c>
       <c r="C540" t="s">
         <v>61</v>
       </c>
       <c r="D540" s="13">
         <v>10</v>
       </c>
       <c r="E540" s="13">
-        <v>3100</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="B541" t="s">
         <v>527</v>
       </c>
       <c r="C541" t="s">
         <v>61</v>
       </c>
       <c r="D541" s="13">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E541" s="13">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="B542" t="s">
         <v>528</v>
       </c>
       <c r="C542" t="s">
         <v>61</v>
       </c>
       <c r="D542" s="13">
         <v>10</v>
       </c>
       <c r="E542" s="13">
-        <v>1160</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="B543" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C543" s="11"/>
       <c r="D543" s="11"/>
       <c r="E543" s="12"/>
     </row>
     <row r="544" spans="1:5">
       <c r="B544" t="s">
         <v>530</v>
       </c>
       <c r="C544" t="s">
         <v>61</v>
       </c>
       <c r="D544" s="13">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E544" s="13">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="B545" t="s">
         <v>531</v>
       </c>
       <c r="C545" t="s">
         <v>61</v>
       </c>
       <c r="D545" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E545" s="13">
-        <v>3500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="B546" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C546" s="11"/>
       <c r="D546" s="11"/>
       <c r="E546" s="12"/>
     </row>
     <row r="547" spans="1:5">
       <c r="B547" t="s">
         <v>533</v>
       </c>
       <c r="C547" t="s">
         <v>61</v>
       </c>
       <c r="D547" s="13">
         <v>9</v>
       </c>
       <c r="E547" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="548" spans="1:5">
@@ -10080,474 +10080,474 @@
         <v>61</v>
       </c>
       <c r="D551" s="13">
         <v>10</v>
       </c>
       <c r="E551" s="13">
         <v>1250</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="B552" s="10" t="s">
         <v>538</v>
       </c>
       <c r="C552" s="11"/>
       <c r="D552" s="11"/>
       <c r="E552" s="12"/>
     </row>
     <row r="553" spans="1:5">
       <c r="B553" t="s">
         <v>539</v>
       </c>
       <c r="C553" t="s">
         <v>61</v>
       </c>
       <c r="D553" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E553" s="13">
-        <v>6500</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="B554" t="s">
         <v>540</v>
       </c>
       <c r="C554" t="s">
         <v>61</v>
       </c>
       <c r="D554" s="13">
         <v>9</v>
       </c>
       <c r="E554" s="13">
-        <v>3600</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="B555" t="s">
         <v>541</v>
       </c>
       <c r="C555" t="s">
         <v>61</v>
       </c>
       <c r="D555" s="13">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E555" s="13">
-        <v>940</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="B556" t="s">
         <v>542</v>
       </c>
       <c r="C556" t="s">
         <v>61</v>
       </c>
       <c r="D556" s="13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E556" s="13">
-        <v>1100</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="B557" t="s">
         <v>543</v>
       </c>
       <c r="C557" t="s">
         <v>61</v>
       </c>
       <c r="D557" s="13">
         <v>10</v>
       </c>
       <c r="E557" s="13">
-        <v>2850</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="B558" t="s">
         <v>544</v>
       </c>
       <c r="C558" t="s">
         <v>61</v>
       </c>
       <c r="D558" s="13">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E558" s="13">
-        <v>900</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="B559" t="s">
         <v>545</v>
       </c>
       <c r="C559" t="s">
         <v>61</v>
       </c>
       <c r="D559" s="13">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E559" s="13">
-        <v>1500</v>
+        <v>940</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="B560" t="s">
         <v>546</v>
       </c>
       <c r="C560" t="s">
         <v>61</v>
       </c>
       <c r="D560" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E560" s="13">
-        <v>2700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="B561" t="s">
         <v>547</v>
       </c>
       <c r="C561" t="s">
         <v>61</v>
       </c>
       <c r="D561" s="13">
         <v>10</v>
       </c>
       <c r="E561" s="13">
-        <v>2050</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="B562" t="s">
         <v>548</v>
       </c>
       <c r="C562" t="s">
         <v>61</v>
       </c>
       <c r="D562" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E562" s="13">
-        <v>3500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="B563" t="s">
         <v>549</v>
       </c>
       <c r="C563" t="s">
         <v>61</v>
       </c>
       <c r="D563" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E563" s="13">
-        <v>4100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="B564" t="s">
         <v>550</v>
       </c>
       <c r="C564" t="s">
         <v>61</v>
       </c>
       <c r="D564" s="13">
         <v>9</v>
       </c>
       <c r="E564" s="13">
-        <v>4600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="B565" t="s">
         <v>551</v>
       </c>
       <c r="C565" t="s">
         <v>61</v>
       </c>
       <c r="D565" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E565" s="13">
-        <v>3200</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="B566" t="s">
         <v>552</v>
       </c>
       <c r="C566" t="s">
         <v>61</v>
       </c>
       <c r="D566" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E566" s="13">
-        <v>1700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="B567" t="s">
         <v>553</v>
       </c>
       <c r="C567" t="s">
         <v>61</v>
       </c>
       <c r="D567" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E567" s="13">
-        <v>3400</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="B568" t="s">
         <v>554</v>
       </c>
       <c r="C568" t="s">
         <v>61</v>
       </c>
       <c r="D568" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E568" s="13">
-        <v>900</v>
+        <v>5980</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="B569" t="s">
         <v>555</v>
       </c>
       <c r="C569" t="s">
         <v>61</v>
       </c>
       <c r="D569" s="13">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="E569" s="13">
-        <v>1280</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="B570" t="s">
         <v>556</v>
       </c>
       <c r="C570" t="s">
         <v>61</v>
       </c>
       <c r="D570" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E570" s="13">
-        <v>1100</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="B571" t="s">
         <v>557</v>
       </c>
       <c r="C571" t="s">
         <v>61</v>
       </c>
       <c r="D571" s="13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E571" s="13">
-        <v>1400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="B572" t="s">
         <v>558</v>
       </c>
       <c r="C572" t="s">
         <v>61</v>
       </c>
       <c r="D572" s="13">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E572" s="13">
-        <v>900</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="B573" t="s">
         <v>559</v>
       </c>
       <c r="C573" t="s">
         <v>61</v>
       </c>
       <c r="D573" s="13">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="E573" s="13">
-        <v>1300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="B574" t="s">
         <v>560</v>
       </c>
       <c r="C574" t="s">
         <v>61</v>
       </c>
       <c r="D574" s="13">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E574" s="13">
-        <v>1550</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="B575" t="s">
         <v>561</v>
       </c>
       <c r="C575" t="s">
         <v>61</v>
       </c>
       <c r="D575" s="13">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E575" s="13">
-        <v>1300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="B576" t="s">
         <v>562</v>
       </c>
       <c r="C576" t="s">
         <v>61</v>
       </c>
       <c r="D576" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E576" s="13">
-        <v>4950</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="B577" t="s">
         <v>563</v>
       </c>
       <c r="C577" t="s">
         <v>61</v>
       </c>
       <c r="D577" s="13">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E577" s="13">
-        <v>6000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="B578" t="s">
         <v>564</v>
       </c>
       <c r="C578" t="s">
         <v>61</v>
       </c>
       <c r="D578" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E578" s="13">
-        <v>4500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="B579" t="s">
         <v>565</v>
       </c>
       <c r="C579" t="s">
         <v>61</v>
       </c>
       <c r="D579" s="13">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E579" s="13">
-        <v>5980</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="B580" t="s">
         <v>566</v>
       </c>
       <c r="C580" t="s">
         <v>61</v>
       </c>
       <c r="D580" s="13">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E580" s="13">
-        <v>1400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="B581" t="s">
         <v>567</v>
       </c>
       <c r="C581" t="s">
         <v>61</v>
       </c>
       <c r="D581" s="13">
         <v>9</v>
       </c>
       <c r="E581" s="13">
-        <v>4200</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="B582" t="s">
         <v>568</v>
       </c>
       <c r="C582" t="s">
         <v>61</v>
       </c>
       <c r="D582" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E582" s="13">
-        <v>1600</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="B583" t="s">
         <v>569</v>
       </c>
       <c r="C583" t="s">
         <v>61</v>
       </c>
       <c r="D583" s="13">
         <v>9</v>
       </c>
       <c r="E583" s="13">
-        <v>9500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584"/>
       <c r="B584" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C584" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E584" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="B585" s="7" t="s">
         <v>495</v>
       </c>
       <c r="C585" s="8"/>
       <c r="D585" s="8"/>
       <c r="E585" s="9"/>
     </row>
@@ -10595,837 +10595,837 @@
         <v>61</v>
       </c>
       <c r="D589" s="13">
         <v>3</v>
       </c>
       <c r="E589" s="13">
         <v>2000</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="B590" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C590" s="11"/>
       <c r="D590" s="11"/>
       <c r="E590" s="12"/>
     </row>
     <row r="591" spans="1:5">
       <c r="B591" t="s">
         <v>575</v>
       </c>
       <c r="C591" t="s">
         <v>61</v>
       </c>
       <c r="D591" s="13">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E591" s="13">
-        <v>2500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="B592" t="s">
         <v>576</v>
       </c>
       <c r="C592" t="s">
         <v>61</v>
       </c>
       <c r="D592" s="13">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E592" s="13">
-        <v>5850</v>
+        <v>920</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="B593" t="s">
         <v>577</v>
       </c>
       <c r="C593" t="s">
         <v>61</v>
       </c>
       <c r="D593" s="13">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E593" s="13">
-        <v>920</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="B594" t="s">
         <v>578</v>
       </c>
       <c r="C594" t="s">
         <v>61</v>
       </c>
       <c r="D594" s="13">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E594" s="13">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="B595" t="s">
         <v>579</v>
       </c>
       <c r="C595" t="s">
         <v>61</v>
       </c>
       <c r="D595" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E595" s="13">
-        <v>2000</v>
+        <v>5850</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="B596" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C596" s="11"/>
       <c r="D596" s="11"/>
       <c r="E596" s="12"/>
     </row>
     <row r="597" spans="1:5">
       <c r="B597" t="s">
         <v>581</v>
       </c>
       <c r="C597" t="s">
         <v>61</v>
       </c>
       <c r="D597" s="13">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E597" s="13">
-        <v>4600</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="B598" t="s">
         <v>582</v>
       </c>
       <c r="C598" t="s">
         <v>61</v>
       </c>
       <c r="D598" s="13">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E598" s="13">
-        <v>1200</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="B599" t="s">
         <v>583</v>
       </c>
       <c r="C599" t="s">
         <v>61</v>
       </c>
       <c r="D599" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E599" s="13">
-        <v>3800</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="B600" t="s">
         <v>584</v>
       </c>
       <c r="C600" t="s">
         <v>61</v>
       </c>
       <c r="D600" s="13">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E600" s="13">
-        <v>900</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="B601" t="s">
         <v>585</v>
       </c>
       <c r="C601" t="s">
         <v>61</v>
       </c>
       <c r="D601" s="13">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E601" s="13">
-        <v>3300</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="B602" t="s">
         <v>586</v>
       </c>
       <c r="C602" t="s">
         <v>61</v>
       </c>
       <c r="D602" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E602" s="13">
-        <v>6000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="B603" t="s">
         <v>587</v>
       </c>
       <c r="C603" t="s">
         <v>61</v>
       </c>
       <c r="D603" s="13">
         <v>10</v>
       </c>
       <c r="E603" s="13">
-        <v>5100</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="B604" t="s">
         <v>588</v>
       </c>
       <c r="C604" t="s">
         <v>61</v>
       </c>
       <c r="D604" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E604" s="13">
-        <v>1550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="B605" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C605" s="11"/>
       <c r="D605" s="11"/>
       <c r="E605" s="12"/>
     </row>
     <row r="606" spans="1:5">
       <c r="B606" t="s">
         <v>590</v>
       </c>
       <c r="C606" t="s">
         <v>61</v>
       </c>
       <c r="D606" s="13">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E606" s="13">
-        <v>1100</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="B607" t="s">
         <v>591</v>
       </c>
       <c r="C607" t="s">
         <v>61</v>
       </c>
       <c r="D607" s="13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E607" s="13">
-        <v>6800</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="B608" t="s">
         <v>592</v>
       </c>
       <c r="C608" t="s">
         <v>61</v>
       </c>
       <c r="D608" s="13">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E608" s="13">
-        <v>6300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="B609" t="s">
         <v>593</v>
       </c>
       <c r="C609" t="s">
         <v>61</v>
       </c>
       <c r="D609" s="13">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E609" s="13">
-        <v>95</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="B610" t="s">
         <v>594</v>
       </c>
       <c r="C610" t="s">
         <v>61</v>
       </c>
       <c r="D610" s="13">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E610" s="13">
-        <v>4120</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="B611" t="s">
         <v>595</v>
       </c>
       <c r="C611" t="s">
         <v>61</v>
       </c>
       <c r="D611" s="13">
         <v>10</v>
       </c>
       <c r="E611" s="13">
-        <v>2900</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="B612" t="s">
         <v>596</v>
       </c>
       <c r="C612" t="s">
         <v>61</v>
       </c>
       <c r="D612" s="13">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="E612" s="13">
-        <v>1100</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="B613" t="s">
         <v>597</v>
       </c>
       <c r="C613" t="s">
         <v>61</v>
       </c>
       <c r="D613" s="13">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E613" s="13">
-        <v>4940</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="B614" t="s">
         <v>598</v>
       </c>
       <c r="C614" t="s">
         <v>61</v>
       </c>
       <c r="D614" s="13">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="E614" s="13">
-        <v>6600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="B615" t="s">
         <v>599</v>
       </c>
       <c r="C615" t="s">
         <v>61</v>
       </c>
       <c r="D615" s="13">
         <v>10</v>
       </c>
       <c r="E615" s="13">
-        <v>6300</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="B616" t="s">
         <v>600</v>
       </c>
       <c r="C616" t="s">
         <v>61</v>
       </c>
       <c r="D616" s="13">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E616" s="13">
-        <v>3100</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="B617" t="s">
         <v>601</v>
       </c>
       <c r="C617" t="s">
         <v>61</v>
       </c>
       <c r="D617" s="13">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E617" s="13">
-        <v>4800</v>
+        <v>95</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="B618" t="s">
         <v>602</v>
       </c>
       <c r="C618" t="s">
         <v>61</v>
       </c>
       <c r="D618" s="13">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E618" s="13">
-        <v>1550</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="B619" s="10" t="s">
         <v>603</v>
       </c>
       <c r="C619" s="11"/>
       <c r="D619" s="11"/>
       <c r="E619" s="12"/>
     </row>
     <row r="620" spans="1:5">
       <c r="B620" t="s">
         <v>604</v>
       </c>
       <c r="C620" t="s">
         <v>61</v>
       </c>
       <c r="D620" s="13">
         <v>1</v>
       </c>
       <c r="E620" s="13">
-        <v>460</v>
+        <v>100</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="B621" t="s">
         <v>605</v>
       </c>
       <c r="C621" t="s">
         <v>61</v>
       </c>
       <c r="D621" s="13">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E621" s="13">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="B622" t="s">
         <v>606</v>
       </c>
       <c r="C622" t="s">
         <v>61</v>
       </c>
       <c r="D622" s="13">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E622" s="13">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="B623" s="7" t="s">
         <v>607</v>
       </c>
       <c r="C623" s="8"/>
       <c r="D623" s="8"/>
       <c r="E623" s="9"/>
     </row>
     <row r="624" spans="1:5">
       <c r="B624" t="s">
         <v>608</v>
       </c>
       <c r="C624" t="s">
         <v>122</v>
       </c>
       <c r="D624" s="13">
         <v>0</v>
       </c>
       <c r="E624" s="13">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="B625" t="s">
         <v>609</v>
       </c>
       <c r="C625" t="s">
         <v>122</v>
       </c>
       <c r="D625" s="13">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E625" s="13">
-        <v>680</v>
+        <v>250</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="B626" t="s">
         <v>610</v>
       </c>
       <c r="C626" t="s">
         <v>122</v>
       </c>
       <c r="D626" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E626" s="13">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="B627" t="s">
         <v>611</v>
       </c>
       <c r="C627" t="s">
         <v>122</v>
       </c>
       <c r="D627" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E627" s="13">
-        <v>130</v>
+        <v>280</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="B628" t="s">
         <v>612</v>
       </c>
       <c r="C628" t="s">
         <v>122</v>
       </c>
       <c r="D628" s="13">
         <v>0</v>
       </c>
       <c r="E628" s="13">
-        <v>430</v>
+        <v>80</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="B629" t="s">
         <v>613</v>
       </c>
       <c r="C629" t="s">
         <v>122</v>
       </c>
       <c r="D629" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E629" s="13">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="B630" t="s">
         <v>614</v>
       </c>
       <c r="C630" t="s">
         <v>122</v>
       </c>
       <c r="D630" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E630" s="13">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="B631" t="s">
         <v>615</v>
       </c>
       <c r="C631" t="s">
         <v>122</v>
       </c>
       <c r="D631" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E631" s="13">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="B632" t="s">
         <v>616</v>
       </c>
       <c r="C632" t="s">
         <v>122</v>
       </c>
       <c r="D632" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E632" s="13">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633"/>
       <c r="B633" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C633" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D633" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E633" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="B634" s="7" t="s">
         <v>607</v>
       </c>
       <c r="C634" s="8"/>
       <c r="D634" s="8"/>
       <c r="E634" s="9"/>
     </row>
     <row r="635" spans="1:5">
       <c r="B635" t="s">
         <v>617</v>
       </c>
       <c r="C635" t="s">
         <v>122</v>
       </c>
       <c r="D635" s="13">
         <v>0</v>
       </c>
       <c r="E635" s="13">
-        <v>170</v>
+        <v>410</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="B636" t="s">
         <v>618</v>
       </c>
       <c r="C636" t="s">
         <v>122</v>
       </c>
       <c r="D636" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E636" s="13">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="B637" t="s">
         <v>619</v>
       </c>
       <c r="C637" t="s">
         <v>122</v>
       </c>
       <c r="D637" s="13">
         <v>0</v>
       </c>
       <c r="E637" s="13">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="B638" t="s">
         <v>620</v>
       </c>
       <c r="C638" t="s">
         <v>122</v>
       </c>
       <c r="D638" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E638" s="13">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="B639" t="s">
         <v>621</v>
       </c>
       <c r="C639" t="s">
         <v>122</v>
       </c>
       <c r="D639" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E639" s="13">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="B640" t="s">
         <v>622</v>
       </c>
       <c r="C640" t="s">
         <v>122</v>
       </c>
       <c r="D640" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E640" s="13">
-        <v>110</v>
+        <v>170</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="B641" t="s">
         <v>623</v>
       </c>
       <c r="C641" t="s">
         <v>122</v>
       </c>
       <c r="D641" s="13">
         <v>0</v>
       </c>
       <c r="E641" s="13">
-        <v>410</v>
+        <v>160</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="B642" t="s">
         <v>624</v>
       </c>
       <c r="C642" t="s">
         <v>122</v>
       </c>
       <c r="D642" s="13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E642" s="13">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="B643" t="s">
         <v>625</v>
       </c>
       <c r="C643" t="s">
         <v>122</v>
       </c>
       <c r="D643" s="13">
         <v>0</v>
       </c>
       <c r="E643" s="13">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="B644" t="s">
         <v>626</v>
       </c>
       <c r="C644" t="s">
         <v>122</v>
       </c>
       <c r="D644" s="13">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E644" s="13">
-        <v>280</v>
+        <v>680</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="B645" t="s">
         <v>627</v>
       </c>
       <c r="C645" t="s">
         <v>122</v>
       </c>
       <c r="D645" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E645" s="13">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="B646" t="s">
         <v>628</v>
       </c>
       <c r="C646" t="s">
         <v>122</v>
       </c>
       <c r="D646" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E646" s="13">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="B647" t="s">
         <v>629</v>
       </c>
       <c r="C647" t="s">
         <v>122</v>
       </c>
       <c r="D647" s="13">
         <v>0</v>
       </c>
       <c r="E647" s="13">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="B648" t="s">
         <v>630</v>
       </c>
       <c r="C648" t="s">
         <v>122</v>
       </c>
       <c r="D648" s="13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E648" s="13">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="B649" t="s">
         <v>631</v>
       </c>
       <c r="C649" t="s">
         <v>122</v>
       </c>
       <c r="D649" s="13">
         <v>0</v>
       </c>
       <c r="E649" s="13">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="B650" s="7" t="s">
         <v>632</v>
       </c>
       <c r="C650" s="8"/>
       <c r="D650" s="8"/>
       <c r="E650" s="9"/>
     </row>
     <row r="651" spans="1:5">
       <c r="B651" s="10" t="s">
         <v>633</v>
       </c>
       <c r="C651" s="11"/>
       <c r="D651" s="11"/>
       <c r="E651" s="12"/>
     </row>
     <row r="652" spans="1:5">
       <c r="B652" s="10" t="s">
         <v>634</v>
       </c>
       <c r="C652" s="11"/>
       <c r="D652" s="11"/>
       <c r="E652" s="12"/>
@@ -11653,185 +11653,185 @@
         <v>0</v>
       </c>
       <c r="E669" s="13">
         <v>23</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="B670" s="10" t="s">
         <v>652</v>
       </c>
       <c r="C670" s="11"/>
       <c r="D670" s="11"/>
       <c r="E670" s="12"/>
     </row>
     <row r="671" spans="1:5">
       <c r="B671" t="s">
         <v>653</v>
       </c>
       <c r="C671" t="s">
         <v>61</v>
       </c>
       <c r="D671" s="13">
         <v>0</v>
       </c>
       <c r="E671" s="13">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="B672" t="s">
         <v>654</v>
       </c>
       <c r="C672" t="s">
         <v>61</v>
       </c>
       <c r="D672" s="13">
         <v>0</v>
       </c>
       <c r="E672" s="13">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="B673" t="s">
         <v>655</v>
       </c>
       <c r="C673" t="s">
         <v>61</v>
       </c>
       <c r="D673" s="13">
         <v>0</v>
       </c>
       <c r="E673" s="13">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="B674" s="10" t="s">
         <v>656</v>
       </c>
       <c r="C674" s="11"/>
       <c r="D674" s="11"/>
       <c r="E674" s="12"/>
     </row>
     <row r="675" spans="1:5">
       <c r="B675" t="s">
         <v>657</v>
       </c>
       <c r="C675" t="s">
         <v>61</v>
       </c>
       <c r="D675" s="13">
         <v>0</v>
       </c>
       <c r="E675" s="13">
         <v>70</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="B676" t="s">
         <v>658</v>
       </c>
       <c r="C676" t="s">
         <v>61</v>
       </c>
       <c r="D676" s="13">
         <v>0</v>
       </c>
       <c r="E676" s="13">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="B677" t="s">
         <v>659</v>
       </c>
       <c r="C677" t="s">
         <v>61</v>
       </c>
       <c r="D677" s="13">
         <v>0</v>
       </c>
       <c r="E677" s="13">
-        <v>70</v>
+        <v>230</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="B678" t="s">
         <v>660</v>
       </c>
       <c r="C678" t="s">
         <v>61</v>
       </c>
       <c r="D678" s="13">
         <v>0</v>
       </c>
       <c r="E678" s="13">
-        <v>370</v>
+        <v>50</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="B679" t="s">
         <v>661</v>
       </c>
       <c r="C679" t="s">
         <v>61</v>
       </c>
       <c r="D679" s="13">
         <v>0</v>
       </c>
       <c r="E679" s="13">
-        <v>110</v>
+        <v>370</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="B680" t="s">
         <v>662</v>
       </c>
       <c r="C680" t="s">
         <v>61</v>
       </c>
       <c r="D680" s="13">
         <v>0</v>
       </c>
       <c r="E680" s="13">
-        <v>230</v>
+        <v>70</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="B681" t="s">
         <v>663</v>
       </c>
       <c r="C681" t="s">
         <v>61</v>
       </c>
       <c r="D681" s="13">
         <v>0</v>
       </c>
       <c r="E681" s="13">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682"/>
       <c r="B682" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C682" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D682" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E682" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="B683" s="7" t="s">
         <v>632</v>
       </c>
       <c r="C683" s="8"/>
       <c r="D683" s="8"/>
       <c r="E683" s="9"/>
     </row>